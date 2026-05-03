--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -1019,456 +1019,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fauna del Pleistoceno Superior en Gipuzkoa. La cueva de Urtiagako Leizea (Itziar, Deba)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sima I de Polvorín (Karrantza)-IV campaña</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Domínguez-García</w:t>
+                <w:t xml:space="preserve">Julia Aramendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Núñez-Lahuerta</w:t>
+                <w:t xml:space="preserve">Mikel Arlegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Galán</w:t>
+                <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gipuzkoako Foru Aldundia; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie. 2025, pp.76</w:t>
+              <w:t xml:space="preserve">Bizkaiko Foru Aldundia; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460266v1</w:t>
+                <w:t xml:space="preserve">hal-05459870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sima I de Polvorín (Karrantza)-IV campaña</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fauna del Pleistoceno Superior en Gipuzkoa. La cueva de Urtiagako Leizea (Itziar, Deba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Villalba de Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Domínguez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Núñez-Lahuerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gipuzkoako Foru Aldundia; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie. 2025, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Aramendi</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05459870v1</w:t>
+                <w:t xml:space="preserve">hal-05460266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poursuite des acquisitions topographiques 3D à La Chaise-de-Vouthon, et construction d’une base de données SIG</w:t>
+                <w:t xml:space="preserve">Etude géoarchéologique de La Chaise-de-Vouthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2025, pp.50-55</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Hoellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Recq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2025, pp.91-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459427v1</w:t>
+                <w:t xml:space="preserve">hal-05459685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude géoarchéologique de La Chaise-de-Vouthon</w:t>
+                <w:t xml:space="preserve">Poursuite des acquisitions topographiques 3D à La Chaise-de-Vouthon, et construction d’une base de données SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego López-Onaindia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2025, pp.50-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Recq</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05459685v1</w:t>
+                <w:t xml:space="preserve">hal-05459427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études isotopiques des stalagmites de La Chaise-de-Vouthon</w:t>
               </w:r>
@@ -1624,51 +1624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez-Mejías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Demuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2025, pp.56-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1759,224 +1759,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte géomorphologique et morpho-stratigraphique du site de La Chaise-de-Vouthon – la vallée de la Tardoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+                <w:t xml:space="preserve">Chapitre 6 – Sondage au contact éboulis d’entrée / salle des bauges de la grotte de Bruniquel ». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport d’opération archéologique programmée 2024 et de Triennale 2022-2024.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2024, pp.49-60</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2024, pp.197-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457637v1</w:t>
+                <w:t xml:space="preserve">hal-05517337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6 – Sondage au contact éboulis d’entrée / salle des bauges de la grotte de Bruniquel ». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport d’opération archéologique programmée 2024 et de Triennale 2022-2024.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Contexte géomorphologique et morpho-stratigraphique du site de La Chaise-de-Vouthon – la vallée de la Tardoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2024, pp.49-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jaubert</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-05517337v1</w:t>
+                <w:t xml:space="preserve">hal-05457637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoréférencement et récupération des plans d’excavation historiques proposés par A. Debénath à La Chaise de Vouthon (Charente, France)</w:t>
               </w:r>
@@ -2074,263 +2074,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude géomorphologique et morpho-stratigraphique de la Chaise-de-Vouthon</w:t>
+                <w:t xml:space="preserve">Échantillonnages pour la documentation chronologique et sédimentologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Martínez-Pillado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Demuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2024, pp.91-133</w:t>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2024, pp.134-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457726v1</w:t>
+                <w:t xml:space="preserve">hal-05457772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échantillonnages pour la documentation chronologique et sédimentologique</w:t>
+                <w:t xml:space="preserve">Étude géomorphologique et morpho-stratigraphique de la Chaise-de-Vouthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego López-Onaindia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camielsa Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2024, pp.134-153</w:t>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2024, pp.91-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457772v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevé topographique 3D du site de La Chaise de Vouthon</w:t>
               </w:r>
@@ -2567,103 +2567,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 – Poursuite du sondage au contact éboulis d’entrée / salle des bauges». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2023 d’opération archéologique programmée. Triennale 2022-2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2023, pp.109-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2843,51 +2843,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation multiscalaire des ressources numériques 3D pour l'étude de la grotte ornée de Commarque (Dordogne, France) : pour une chaîne opératoire de la connaissance scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2962,51 +2962,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDISPOSING, TRIGGERING AND RUNOUT CONDITIONS OF TWO ROCK SLOPE FAILURES IN THE FRENCH ALPS: ÉTACHE VALLEY AND CRÊTE DES GRANGETTES</w:t>
+                <w:t xml:space="preserve">Predisposing, triggering and runout conditions of two rock slope failures in the french alps: étache valley and crête des grangettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
@@ -3132,51 +3132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3266,51 +3266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AFEQ 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEQ, Sep 2024, Paris, France</w:t>
@@ -4185,463 +4185,450 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary landscape evolution of the river Seine (France): Synthesis and new results from ESR dating and magnetostratigraphy of fluvial and cave deposits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Canis lupus ssp. (Mammalia, Carnivora) of the Baume Traucade (Issirac, Gard, France): A complete skeleton of a “dog-like” individual from the post-LGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Nehme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Mietje Germonpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Galeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 349, pp.109063. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109063⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 356, pp.109288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04860281v1</w:t>
+                <w:t xml:space="preserve">hal-05075685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canis lupus ssp. (Mammalia, Carnivora) of the Baume Traucade (Issirac, Gard, France): A complete skeleton of a “dog-like” individual from the post-LGM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mietje Germonpré</w:t>
+                <w:t xml:space="preserve">Quaternary landscape evolution of the river Seine (France): Synthesis and new results from ESR dating and magnetostratigraphy of fluvial and cave deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrik Galeta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 356, pp.109288. </w:t>
+              <w:t xml:space="preserve">, 2025, 349, pp.109063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075685v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recul de couverture, karstogenèse et sédimentation fluviatile : l'exemple de la grotte de Cussac (Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.25-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644646v1</w:t>
+                <w:t xml:space="preserve">hal-05544725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse 4D (3D + temps) de l’entrée de la grotte Chauvet-Pont d’Arc (Ardèche, France)</w:t>
               </w:r>
@@ -4738,1046 +4725,1046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04860286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-triggered magnification of erosion rates in European Alps since the Bronze Age</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45123-3⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465041v1</w:t>
+                <w:t xml:space="preserve">hal-04644646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going with the flow: Sedimentary processes along karst conduits within Chalk aquifers, northern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Bejarano</w:t>
+                <w:t xml:space="preserve">Human-triggered magnification of erosion rates in European Alps since the Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rapuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2023.106422⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45123-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04860297v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D landscape evolution reconstruction of the Magdalenian Roc-aux-Sorciers site (Vienne, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Going with the flow: Sedimentary processes along karst conduits within Chalk aquifers, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Sahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Bejarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103892⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 452, pp.106422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2023.106422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037785v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléogéographies et reconstitution géomorphologique 3d : application aux environnements de sites ornés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D landscape evolution reconstruction of the Magdalenian Roc-aux-Sorciers site (Vienne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, vol.33/1, pp.67-70. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.103892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.16538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-04860312v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the asymmetry of certain fossil galleries: the major role of biocorrosion as exemplified in the Roquette cave (Gard, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paléogéographies et reconstitution géomorphologique 3d : application aux environnements de sites ornés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia Mémoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, vol.33/1, pp.67-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.16538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850045v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle and Late Pleistocene evolution of the Ardèche Valley archaeological landscapes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of the asymmetry of certain fossil galleries: the major role of biocorrosion as exemplified in the Roquette cave (Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Barriquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia Mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18th International Congress of Speleology - Savoie Mont Blanc 2022 - SYMPOSIUM 04 - Geomorphology and Speleogenesis, 4 (24), pp.305-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927998v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Neanderthal occupations in the southeastern margins of the Massif Central (France): A multi-method approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Middle and Late Pleistocene evolution of the Ardèche Valley archaeological landscapes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 273, pp.107241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107241⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 297, pp.107812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411392v1</w:t>
+                <w:t xml:space="preserve">hal-03927998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the landscape evolution around the Chauvet-Pont d’Arc cave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timing of Neanderthal occupations in the southeastern margins of the Massif Central (France): A multi-method approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.107241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88240-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226958v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoméandres et basses terrasses de l’Ardèche</w:t>
               </w:r>
@@ -5986,834 +5973,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological evolution of the middle and lower Seine valley (Normandy, France) during the Quaternary: morphometric analysis of the paleo-meanders</w:t>
+                <w:t xml:space="preserve">Dating the landscape evolution around the Chauvet-Pont d’Arc cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88240-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03513294v1</w:t>
+                <w:t xml:space="preserve">hal-03226958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of human and climate forcing on erosion in the alpine Critical Zone over the last 2000 years</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological evolution of the middle and lower Seine valley (Normandy, France) during the Quaternary: morphometric analysis of the paleo-meanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (3), pp.203-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340528v1</w:t>
+                <w:t xml:space="preserve">halshs-03513294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Dating the landscape evolution around the Chauvet-Pont d’Arc cave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative evaluation of human and climate forcing on erosion in the alpine Critical Zone over the last 2000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rapuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-95754-5⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268, pp.107127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418580v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Anthropic Construction of Rock Art Sites Through Archaeomorphology: the Case of Borologa, Kimberley, Australia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Author Correction: Dating the landscape evolution around the Chauvet-Pont d’Arc cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Finch</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-020-09477-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.16552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-95754-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115553v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the slope failures at the Lou rock glacier front, French Alps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.A Duvillard</w:t>
+                <w:t xml:space="preserve">Investigating the Anthropic Construction of Rock Art Sites Through Archaeomorphology: the Case of Borologa, Kimberley, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Finch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppp.2035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), pp.631 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-020-09477-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414643v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating painting events through by-products of ochre processing: Borologa 1 Rockshelter, Kimberley, Australia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jillian Huntley</w:t>
+                <w:t xml:space="preserve">Investigating the slope failures at the Lou rock glacier front, French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marcer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Kummert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A Duvillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03122417.2019.1603263⟩</w:t>
+              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp.2035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274770v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pont d’Arc et la grotte des Châtaigniers (Gorges de l’Ardèche, France), indicateurs des processus du recoupement du méandre de la Combe d’Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6822,609 +6809,743 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (1), pp.57-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.12830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03115614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst and cave topographic images: 2D representations and 3D technologies, between reality and imagination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Dating painting events through by-products of ochre processing: Borologa 1 Rockshelter, Kimberley, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Huntley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.13488⟩</w:t>
+              <w:t xml:space="preserve">Australian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (1), pp.57-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03122417.2019.1603263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-03115618v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des paléogéographies karstiques par l'approche cartographique 3D : Application au Pont d'Arc et à la Combe d'Arc (Ardèche, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karst and cave topographic images: 2D representations and 3D technologies, between reality and imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.191-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.13488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892296v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowstone growth in Gournier River (Vercors, France): a diachronic landscape analysis by 3D modelling and photo draping</w:t>
+                <w:t xml:space="preserve">Reconstitution des paléogéographies karstiques par l'approche cartographique 3D : Application au Pont d'Arc et à la Combe d'Arc (Ardèche, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Perrette</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Speleology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp. 1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5038/1827-806X.47.1.2116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01887117v1</w:t>
+                <w:t xml:space="preserve">hal-01892296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flowstone growth in Gournier River (Vercors, France): a diachronic landscape analysis by 3D modelling and photo draping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Speleology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (1), pp.81 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5038/1827-806X.47.1.2116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La dépression glacio-karstique du Mariet (Bauges occidentales, France) : un marqueur de l’englacement würmien des Alpes françaises du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (2), pp.107 - 120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7434,51 +7555,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Opale pour contextualiser la Production d'Art PariétaL en Ardèche au Paléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7513,73 +7634,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04828704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Commun de recherche - L'Opale pour contextualiser la Production d'Art ParietaL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7614,73 +7735,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Commun de recherche : L'Opale pour contextualiser la Production d'Art ParietaL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7715,51 +7836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04831775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7769,176 +7890,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocorrosion et art pariétal : une exclusion mutuelle à l’origine de vides archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Beauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Barriquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.85-104, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Were Rock Art Sites Like in the Past? Reconstructing the Shapes of Sites as Cultural Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7957,199 +8078,199 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep-Time Images in the Age of Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.147-163, 2024, Interdisciplinary Contributions to Archaeology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-54638-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages glaciaires würmiens et enregistrements karstiques dans la bordure occidentale des Bauges (Alpes du Nord, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coutterand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFK, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8159,147 +8280,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The visibility of rock art under paleolithic lighting: perceptual experimentation and probabilistic modeling applied to the Chauvet-Pont d'Arc cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Hullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Droulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8309,156 +8430,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48390/xh1s-sh18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8468,114 +8589,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléogéographies et reconstitution géomorphologique 3D: application aux environnements de sites ornés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université Grenoble Alpes, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03475028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8643,51 +8764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF91FABE"/>
+    <w:nsid w:val="1A689B58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8874,51 +8995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kim-genuite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5391-5461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/292529112" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1906" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Villalba de Alvarado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thimon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Dom&#237;nguez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N&#250;&#241;ez-Lahuerta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gal&#225;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aramendi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arlegi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Hoellinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Mart&#237;nez-Pillado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Iriarte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Demuro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Liagre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Braize" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03977620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farrant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballesteros Daniel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02871578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Delannoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109063" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05075685v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Galeta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109288" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w37" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860297v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sahy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bejarano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2023.106422" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037785v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103892" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860312v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16538" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M53RN03C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107812" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88240-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860339v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Unghango" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21863" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513294v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107127" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;jacques Delannoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;jacques Bahain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95754-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gunn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Finch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09477-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414643v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Nielsen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ribeyre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kummert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274770v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Huntley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03122417.2019.1603263" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115614v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12830" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XPJMNSXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115618v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13488" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C87V9HVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.47.1.2116" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839879v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12139" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54XS81W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848547v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Dardenne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579738v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54638-9_10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234253v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hullo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460709v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/xh1s-sh18" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03475028v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kim-genuite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5391-5461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/292529112" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1906" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Villalba de Alvarado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thimon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aramendi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arlegi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Dom&#237;nguez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N&#250;&#241;ez-Lahuerta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gal&#225;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Hoellinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Mart&#237;nez-Pillado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Iriarte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Demuro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517337v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Liagre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457726v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Braize" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03977620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farrant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballesteros Daniel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02871578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Delannoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05075685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Galeta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109288" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109063" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w37" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860297v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sahy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bejarano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2023.106422" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037785v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16538" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M53RN03C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107812" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860339v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Unghango" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21863" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88240-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340528v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107127" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418580v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;jacques Delannoy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;jacques Bahain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95754-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gunn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Finch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09477-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Nielsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ribeyre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kummert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2035" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12830" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XPJMNSXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Huntley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03122417.2019.1603263" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13488" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C87V9HVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.47.1.2116" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839879v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12139" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54XS81W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828704v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Dardenne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579738v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54638-9_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234253v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hullo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/xh1s-sh18" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03475028v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>