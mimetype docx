--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1019,964 +1019,964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sima I de Polvorín (Karrantza)-IV campaña</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Bizkaiko Foru Aldundia; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie. 2025</w:t>
+                <w:t xml:space="preserve">Rapport de l’opération de terrain à La Chaise-de-Vouthon 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego López-Onaindia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2025, 180 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459870v1</w:t>
+                <w:t xml:space="preserve">hal-05459406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fauna del Pleistoceno Superior en Gipuzkoa. La cueva de Urtiagako Leizea (Itziar, Deba)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+                <w:t xml:space="preserve">Nouvelles données géochronologiques sur La Chaise-de-Vouthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Martínez-Pillado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pérez-Mejías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Demuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Domínguez-García</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Galán</w:t>
+                <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gipuzkoako Foru Aldundia; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie. 2025, pp.76</w:t>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2025, pp.56-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460266v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude géoarchéologique de La Chaise-de-Vouthon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
+                <w:t xml:space="preserve">La fauna del Pleistoceno Superior en Gipuzkoa. La cueva de Urtiagako Leizea (Itziar, Deba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Villalba de Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Domínguez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Núñez-Lahuerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixtine Hoellinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Recq</w:t>
+                <w:t xml:space="preserve">Julia Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2025, pp.91-116</w:t>
+              <w:t xml:space="preserve">Gipuzkoako Foru Aldundia; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie. 2025, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459685v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poursuite des acquisitions topographiques 3D à La Chaise-de-Vouthon, et construction d’une base de données SIG</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2025, pp.50-55</w:t>
+                <w:t xml:space="preserve">Sima I de Polvorín (Karrantza)-IV campaña</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Aramendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Arlegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bizkaiko Foru Aldundia; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459427v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études isotopiques des stalagmites de La Chaise-de-Vouthon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude géoarchéologique de La Chaise-de-Vouthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtine Hoellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Recq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2025, pp.91-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Martínez-Pillado</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05459707v1</w:t>
+                <w:t xml:space="preserve">hal-05459685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données géochronologiques sur La Chaise-de-Vouthon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poursuite des acquisitions topographiques 3D à La Chaise-de-Vouthon, et construction d’une base de données SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego López-Onaindia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2025, pp.50-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pérez-Mejías</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05459464v1</w:t>
+                <w:t xml:space="preserve">hal-05459427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de l’opération de terrain à La Chaise-de-Vouthon 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les études isotopiques des stalagmites de La Chaise-de-Vouthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Martínez-Pillado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Iriarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego López-Onaindia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asier Gómez-Olivencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2025, 180 pp</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2025, pp.117-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459406v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6 – Sondage au contact éboulis d’entrée / salle des bauges de la grotte de Bruniquel ». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport d’opération archéologique programmée 2024 et de Triennale 2022-2024.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Contexte géomorphologique et morpho-stratigraphique du site de La Chaise-de-Vouthon – la vallée de la Tardoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2024, pp.197-238</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2024, pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517337v1</w:t>
+                <w:t xml:space="preserve">hal-05457637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte géomorphologique et morpho-stratigraphique du site de La Chaise-de-Vouthon – la vallée de la Tardoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+                <w:t xml:space="preserve">Chapitre 6 – Sondage au contact éboulis d’entrée / salle des bauges de la grotte de Bruniquel ». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. et al. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport d’opération archéologique programmée 2024 et de Triennale 2022-2024.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2024, pp.49-60</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2024, pp.197-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05457637v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoréférencement et récupération des plans d’excavation historiques proposés par A. Debénath à La Chaise de Vouthon (Charente, France)</w:t>
               </w:r>
@@ -2093,90 +2093,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échantillonnages pour la documentation chronologique et sédimentologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Martínez-Pillado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Demuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine; PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; Université de Bordeaux. 2024, pp.134-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2211,64 +2211,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géomorphologique et morpho-stratigraphique de la Chaise-de-Vouthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Arriolabengoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego López-Onaindia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,103 +2567,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 – Poursuite du sondage au contact éboulis d’entrée / salle des bauges». In : Jaubert J., Verheyden S. (Dir.) &amp; Soulier M. Grotte de Bruniquel (Bruniquel, Tarn-et-Garonne). Rapport intermédiaire 2023 d’opération archéologique programmée. Triennale 2022-2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2023, pp.109-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2782,4776 +2782,4776 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA Auvergne Rhône Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Canis lupus ssp. (Mammalia, Carnivora) of the Baume Traucade (Issirac, Gard, France): A complete skeleton of a “dog-like” individual from the post-LGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mietje Germonpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Galeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 356, pp.109288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quaternary landscape evolution of the river Seine (France): Synthesis and new results from ESR dating and magnetostratigraphy of fluvial and cave deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 349, pp.109063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recul de couverture, karstogenèse et sédimentation fluviatile : l'exemple de la grotte de Cussac (Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.25-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predisposing, triggering and runout processes at a permafrost‐affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (10), pp.3221-3247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse 4D (3D + temps) de l’entrée de la grotte Chauvet-Pont d’Arc (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Kemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48-1, pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12w37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human-triggered magnification of erosion rates in European Alps since the Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rapuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45123-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Going with the flow: Sedimentary processes along karst conduits within Chalk aquifers, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Sahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Bejarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 452, pp.106422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2023.106422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D landscape evolution reconstruction of the Magdalenian Roc-aux-Sorciers site (Vienne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.103892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléogéographies et reconstitution géomorphologique 3d : application aux environnements de sites ornés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, vol.33/1, pp.67-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.16538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin of the asymmetry of certain fossil galleries: the major role of biocorrosion as exemplified in the Roquette cave (Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Barriquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karstologia Mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18th International Congress of Speleology - Savoie Mont Blanc 2022 - SYMPOSIUM 04 - Geomorphology and Speleogenesis, 4 (24), pp.305-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Middle and Late Pleistocene evolution of the Ardèche Valley archaeological landscapes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 297, pp.107812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timing of Neanderthal occupations in the southeastern margins of the Massif Central (France): A multi-method approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 273, pp.107241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological evolution of the middle and lower Seine valley (Normandy, France) during the Quaternary: morphometric analysis of the paleo-meanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (3), pp.203-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dating the landscape evolution around the Chauvet-Pont d’Arc cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88240-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléoméandres et basses terrasses de l’Ardèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société géologique de l'Ardèche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.43-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining the origin and changing shape of landscape‐scale rock formations with three‐dimensional modelling: The Borologa rock shelters, Kimberley region, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Unghango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative evaluation of human and climate forcing on erosion in the alpine Critical Zone over the last 2000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rapuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268, pp.107127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Author Correction: Dating the landscape evolution around the Chauvet-Pont d’Arc cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.16552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-95754-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the Anthropic Construction of Rock Art Sites Through Archaeomorphology: the Case of Borologa, Kimberley, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Genuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Finch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), pp.631 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-020-09477-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the slope failures at the Lou rock glacier front, French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marcer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Kummert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A Duvillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp.2035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pont d’Arc et la grotte des Châtaigniers (Gorges de l’Ardèche, France), indicateurs des processus du recoupement du méandre de la Combe d’Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dating painting events through by-products of ochre processing: Borologa 1 Rockshelter, Kimberley, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Huntley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (1), pp.57-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03122417.2019.1603263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karst and cave topographic images: 2D representations and 3D technologies, between reality and imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.191-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.13488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dépression glacio-karstique du Mariet (Bauges occidentales, France) : un marqueur de l’englacement würmien des Alpes françaises du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.107 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution des paléogéographies karstiques par l'approche cartographique 3D : Application au Pont d'Arc et à la Combe d'Arc (Ardèche, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp. 1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flowstone growth in Gournier River (Vercors, France): a diachronic landscape analysis by 3D modelling and photo draping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Speleology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (1), pp.81 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5038/1827-806X.47.1.2116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation multiscalaire des ressources numériques 3D pour l'étude de la grotte ornée de Commarque (Dordogne, France) : pour une chaîne opératoire de la connaissance scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVe colloque du GMPCA : Archéométrie 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Mouralis, A. Bocquet-Lienard, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predisposing, triggering and runout conditions of two rock slope failures in the french alps: étache valley and crête des grangettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th DACH Permafrost Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WSL Davos, Jan 2025, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Cave Occupation in leopard and other large mammalian species: the case study of Gcwihaba cave, Botswana</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Les canidés (Canis lupus familiaris et Cuon alpinus europaeus) et les contextes paléo-environnementaux et morpho-sédimentaire de la Baume Traucade (Issirac, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Braize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t>
+              <w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob’. « Recherches et découvertes du milieu souterrain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Signes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746146v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution géomorphologique de l’entrée de Bruniquel et implications sur les fréquentations par Néandertal ancien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Cave Occupation in leopard and other large mammalian species: the case study of Gcwihaba cave, Botswana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFEQ 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEQ, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd Biennal Meeting of the Palaeontological Society of Southern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Graaff-Reinet, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746156v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
+                <w:t xml:space="preserve">Evolution géomorphologique de l’entrée de Bruniquel et implications sur les fréquentations par Néandertal ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Génuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verheyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée AFEQ 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEQ, Sep 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755811v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les canidés (Canis lupus familiaris et Cuon alpinus europaeus) et les contextes paléo-environnementaux et morpho-sédimentaire de la Baume Traucade (Issirac, Gard)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Camus</w:t>
+                <w:t xml:space="preserve">Predisposition and triggering conditions at a permafrost-affected rock avalanche site in the French Alps (Étache, June 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Ben-Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second colloque Francophone, Histoire de Désob’. « Recherches et découvertes du milieu souterrain »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746118v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary landscape evolution of the lower Seine valley: an integrated geochronological multi-method approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q13 « Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEQ - CNF INQUA, Mar 2022, Strasbourg (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03977620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution géomorphologique quaternaire des cours moyens et terminaux de la Seine. Approche intégrée géochronologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballesteros Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel Est l'âge Du Pont d'Arc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque international « Quaternaire » Q12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéléogenèse de la grotte des deux Ouvertures (Gorge de l'Ardèche, France). Implication pour les fréquentations humaines et animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yago Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.155-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la Géomorphologie 3D dans la reconstitution des paléogéographies préhistoriques disparues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892286v1</w:t>
-              </w:r>
-[...3342 lines deleted...]
-                <w:t xml:space="preserve">hal-01839879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7904,90 +7904,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocorrosion et art pariétal : une exclusion mutuelle à l’origine de vides archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Beauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Barriquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8029,77 +8029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Were Rock Art Sites Like in the Past? Reconstructing the Shapes of Sites as Cultural Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep-Time Images in the Age of Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.147-163, 2024, Interdisciplinary Contributions to Archaeology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8146,90 +8146,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages glaciaires würmiens et enregistrements karstiques dans la bordure occidentale des Bauges (Alpes du Nord, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coutterand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t>
@@ -8603,51 +8603,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléogéographies et reconstitution géomorphologique 3D: application aux environnements de sites ornés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Genuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université Grenoble Alpes, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8764,51 +8764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A689B58"/>
+    <w:nsid w:val="0CB9BA03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8995,51 +8995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kim-genuite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5391-5461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/292529112" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1906" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Villalba de Alvarado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thimon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aramendi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arlegi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Dom&#237;nguez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N&#250;&#241;ez-Lahuerta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gal&#225;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Hoellinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Mart&#237;nez-Pillado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Iriarte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Demuro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517337v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Liagre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457726v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746146v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Braize" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03977620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farrant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballesteros Daniel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02871578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Delannoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05075685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Galeta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109288" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109063" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w37" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860297v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sahy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bejarano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2023.106422" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037785v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16538" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M53RN03C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107812" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860339v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Unghango" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21863" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88240-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340528v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107127" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418580v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;jacques Delannoy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;jacques Bahain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95754-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gunn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Finch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09477-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Nielsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ribeyre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kummert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2035" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12830" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XPJMNSXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Huntley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03122417.2019.1603263" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13488" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C87V9HVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.47.1.2116" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839879v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12139" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54XS81W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828704v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Dardenne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579738v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54638-9_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234253v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hullo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/xh1s-sh18" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03475028v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kim-genuite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5391-5461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/292529112" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-1906" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Villalba de Alvarado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thimon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Mart&#237;nez-Pillado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Demuro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Dom&#237;nguez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N&#250;&#241;ez-Lahuerta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gal&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aramendi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Arlegi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Hoellinger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Iriarte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Liagre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457726v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camielsa Pr&#233;vost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05075685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Galeta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109288" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fabre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5881" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Kemper" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w37" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rapuc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45123-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farrant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sahy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bejarano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2023.106422" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103892" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16538" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M53RN03C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107812" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107241" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226958v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88240-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Unghango" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21863" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;jacques Delannoy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;jacques Bahain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95754-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115553v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gunn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Finch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09477-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414643v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Nielsen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ribeyre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kummert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12830" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XPJMNSXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Huntley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03122417.2019.1603263" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115618v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13488" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-C87V9HVC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839879v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12139" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54XS81W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892296v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.47.1.2116" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901177v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Braize" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746156v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755811v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8396" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03977620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballesteros Daniel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526709v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02871578v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Delannoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892286v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828704v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Dardenne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579738v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54638-9_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234253v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hullo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/xh1s-sh18" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03475028v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>