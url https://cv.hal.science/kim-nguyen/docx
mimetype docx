--- v0 (2026-03-09)
+++ v1 (2026-04-20)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -438,397 +438,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Pregnancy Cohort: Medication use during pregnancy in the French population</w:t>
+                <w:t xml:space="preserve">Fast in-memory XPath search using compressed indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anick Bérard</w:t>
+                <w:t xml:space="preserve">Diego Arroyuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Abbas-Chorfa</w:t>
+                <w:t xml:space="preserve">Francisco Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behrouz Kassai</w:t>
+                <w:t xml:space="preserve">Sebastian Maneth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Vial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Nguyen</w:t>
+                <w:t xml:space="preserve">Veli Mäkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219095⟩</w:t>
+              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (3), pp.399-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spe.2227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02265169v1</w:t>
+                <w:t xml:space="preserve">hal-00947659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast in-memory XPath search using compressed indexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing XML Querying using Type-based Document Projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Claude</w:t>
+                <w:t xml:space="preserve">Véronique Benzaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Maneth</w:t>
+                <w:t xml:space="preserve">Dario Colazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Database Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (1), pp.1-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -838,1039 +704,1039 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language-Integrated Queries: a BOLDR Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW 2018 - International World Wide Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1-16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3184558.3185973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717995v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-Theoretic Types for Polymorphic Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Petrucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGPLAN International Conference on Functional Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nara, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2951913.2951928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Core Calculus for XQuery 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyeonseung Im</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOP ’15 : 24th European Symposium on Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-46669-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic Functions with Set-Theoretic Types. Part 2: Local Type Inference and Type Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiwu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Abate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POPL '15 Proceedings of the 42nd ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Mumbai, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2676726.2676991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880744v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic Functions with Set-Theoretic Types. Part 1: Syntax, Semantics, and Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiwu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyeonseung Im</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POPL '14, 41th ACM Symposium on Principles of Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States. pp.5-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2535838.2535840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic semantics of NoSQL languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nguyễn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Siméon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POPL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Rome, Italy. pp.101-114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2429069.2429083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typed iterators for XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFP '08: 13th ACM SIGPLAN International Conference on Functional Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Canada. pp.15-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1411204.1411210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Chromatic Polynomials Using Triangulations and Clique Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WG 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Metz, France. pp.362-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type-Based XML Projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Colazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1880,363 +1746,363 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatique - MP2I/MPI - CPGE 1re et 2e années - Cours et exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1116, 2022, 9782340070349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et Sciences Informatiques, 24 leçons avec exercices corrigés. Terminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Balabonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Balabonski</w:t>
-[...49 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.526, 2020, 9782340038554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et Sciences Informatiques, 30 leçons avec exercices corrigés. Première.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Conchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2246,147 +2112,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ℂDuce User's Manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Benzaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Demouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Miachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2396,51 +2262,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Set-Theoretic Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2449,65 +2315,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369012v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2654,51 +2520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Castagna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632882" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181137v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lanvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102781" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426711v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lutze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498674" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick B&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abbas-Chorfa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arroyuelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Claude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Maneth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli M&#228;kinen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Navarro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798049v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benzaken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colazzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717995v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daynes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3185973" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325644v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Petrucciani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951928" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseung Im" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46669-8_10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880744v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwu Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Abate" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676991" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Lenglet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2535838.2535840" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797956v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sim&#233;on" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2429069.2429083" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1411204.1411210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebresne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Conchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sartre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14407-26661-informatique-mpi2-mpi-cpge-1re-et-2e-annees-cours-et-exercices-corriges-9782340070349.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03023099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/10445-20818-specialite-numerique-et-sciences-informatiques-lecons-avec-exercices-corriges-terminale-nouveaux-programmes-9782340038554.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demouth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frisch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Miachon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Castagna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632882" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181137v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lanvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102781" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426711v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Laurent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lutze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498674" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arroyuelo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Claude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Maneth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli M&#228;kinen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Navarro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2227" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benzaken" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colazzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717995v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daynes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3185973" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325644v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Petrucciani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951928" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseung Im" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46669-8_10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880744v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwu Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Abate" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676991" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Lenglet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2535838.2535840" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797956v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sim&#233;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2429069.2429083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1411204.1411210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebresne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Conchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sartre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14407-26661-informatique-mpi2-mpi-cpge-1re-et-2e-annees-cours-et-exercices-corriges-9782340070349.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03023099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/10445-20818-specialite-numerique-et-sciences-informatiques-lecons-avec-exercices-corriges-terminale-nouveaux-programmes-9782340038554.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379073v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demouth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frisch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Miachon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369012v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>