--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -1474,537 +1474,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critique et subjectivation. Foucault et Butler sur le sujet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Sang Ong-Van-Cung</w:t>
+                <w:t xml:space="preserve">Le moi et l’intériorité chez Augustin et Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Sang Ong‑van‑cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/amx.049.0148⟩</w:t>
+              <w:t xml:space="preserve">Chôra. Revue d'études anciennes et médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, L'âme et ses discours de l'Antiquité au moyen âge, 9-10, pp.321-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5840/chora2011/20129/1016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01177800v1</w:t>
+                <w:t xml:space="preserve">halshs-01177542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le moi et l’intériorité chez Augustin et Descartes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Sang Ong‑van‑cung</w:t>
+                <w:t xml:space="preserve">Critique et subjectivation. Foucault et Butler sur le sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Sang Ong-Van-Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chôra. Revue d'études anciennes et médiévales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, L'âme et ses discours de l'Antiquité au moyen âge, 9-10, pp.321-338. </w:t>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Travail et domination, 49 (1), pp.148-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5840/chora2011/20129/1016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/amx.049.0148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177542v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance et vulnérabilité : Honneth et Butler</w:t>
+                <w:t xml:space="preserve">Le sujet a-t-il un genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Sang Ong-Van-Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (2), pp.220-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rep.010.0220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01177551v1</w:t>
+                <w:t xml:space="preserve">halshs-01178020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet a-t-il un genre ?</w:t>
+                <w:t xml:space="preserve">Subject in politics and justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Sang Ong-Van-Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eidos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.10-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rep.010.0220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01178020v1</w:t>
+                <w:t xml:space="preserve">halshs-01178021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subject in politics and justice</w:t>
+                <w:t xml:space="preserve">Reconnaissance et vulnérabilité : Honneth et Butler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Sang Ong-Van-Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eidos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13, pp.10-25</w:t>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La description en questions, 73 (1), pp.119-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01178021v1</w:t>
+                <w:t xml:space="preserve">halshs-01177551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La texture charnelle des idées” – Sujet et ambiguïté chez Proust et chez Merleau-Ponty</w:t>
+                <w:t xml:space="preserve">Les dominés ont-ils une représentation de soi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Sang Ong-Van-Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Littérature et idée</w:t>
+              <w:t xml:space="preserve">, 2009, Identités, image et représentation dans les espaces francophones et anglophones : genres et cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01177193v1</w:t>
+                <w:t xml:space="preserve">halshs-01177507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dominés ont-ils une représentation de soi ?</w:t>
+                <w:t xml:space="preserve">“La texture charnelle des idées” – Sujet et ambiguïté chez Proust et chez Merleau-Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Sang Ong-Van-Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Identités, image et représentation dans les espaces francophones et anglophones : genres et cultures</w:t>
+              <w:t xml:space="preserve">, 2009, Littérature et idée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01177507v1</w:t>
+                <w:t xml:space="preserve">halshs-01177193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indifférence et irrationalité chez Descartes</w:t>
               </w:r>
@@ -3145,173 +3145,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigone, la loi et le genre. Hegel, Lacan et Butler</w:t>
+                <w:t xml:space="preserve">Notions et choses chez Descartes : les Principia, I, art. 48-69</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Sang Ong-Van-Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chatti, Mounira. </w:t>
+              <w:t xml:space="preserve">Cléro, Jean-Pierre and Faye, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes et création : actes de la journée d'études du 24 août 2010 à l'Université de la Nouvelle-Calédonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éd. de l'Amandier, pp.15-32, 2012, 978-2-35516-153-7</w:t>
+              <w:t xml:space="preserve">Descartes : des principes aux phénomènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Colin, 2012, Recherches, 978-2-200-27489-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01178001v1</w:t>
+                <w:t xml:space="preserve">halshs-01177877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notions et choses chez Descartes : les Principia, I, art. 48-69</w:t>
+                <w:t xml:space="preserve">Antigone, la loi et le genre. Hegel, Lacan et Butler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Sang Ong-Van-Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cléro, Jean-Pierre and Faye, Emmanuel. </w:t>
+              <w:t xml:space="preserve">Chatti, Mounira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Descartes : des principes aux phénomènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Colin, 2012, Recherches, 978-2-200-27489-4</w:t>
+              <w:t xml:space="preserve">Femmes et création : actes de la journée d'études du 24 août 2010 à l'Université de la Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. de l'Amandier, pp.15-32, 2012, 978-2-35516-153-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01177877v1</w:t>
+                <w:t xml:space="preserve">halshs-01178001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intériorité et institution du sujet chez Descartes</w:t>
               </w:r>
@@ -3612,51 +3612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sang Ong-Van-Cung" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.4983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177777v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.275.0037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177800v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.049.0148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sang Ong&#8209;van&#8209;cung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora2011/20129/1016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.010.0220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Debray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lordon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Chatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Biard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grellard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sang Ong-Van-Cung" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.4983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177777v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.275.0037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177542v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sang Ong&#8209;van&#8209;cung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora2011/20129/1016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177800v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.049.0148" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.010.0220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177507v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Debray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lordon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Chatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Biard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grellard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>