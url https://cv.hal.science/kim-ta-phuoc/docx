--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -523,110 +523,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+                <w:t xml:space="preserve">Stephane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slava Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, pp.011061. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.011061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevx.10.011061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.011061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051882v1</w:t>
+                <w:t xml:space="preserve">hal-02527030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard X Rays from Laser-Wakefield Accelerators in Density Tailored Plasmas</w:t>
               </w:r>
@@ -657,110 +657,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Sebban</w:t>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slava Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.011061. </w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.011061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.011061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevx.10.011061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527030v1</w:t>
+                <w:t xml:space="preserve">hal-03051882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axiparabola: a long-focal-depth, high-resolution mirror for broadband high-intensity lasers</w:t>
               </w:r>
@@ -874,575 +874,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable electron beams from laser wakefield acceleration with few-terawatt driver using a supersonic air jet</w:t>
+                <w:t xml:space="preserve">Probing warm dense matter using femtosecond X-ray absorption spectroscopy with a laser-produced betatron source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boháček</w:t>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kozlova</w:t>
+                <w:t xml:space="preserve">N. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nejdl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Horný</w:t>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05791-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719271v1</w:t>
+                <w:t xml:space="preserve">hal-01877671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable electron beams from laser wakefield acceleration with few-terawatt driver using a supersonic air jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boháček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. André</w:t>
+                <w:t xml:space="preserve">U. Chaulagain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Andriyash</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Roussel</w:t>
+                <w:t xml:space="preserve">V. Horný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 883, pp.24 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763699v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Brilliance Betatron $\gamma$-Ray Source Powered by Laser-Accelerated Electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ferri</w:t>
+                <w:t xml:space="preserve">A. Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Corde</w:t>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (25), pp.254802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.254802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing warm dense matter using femtosecond X-ray absorption spectroscopy with a laser-produced betatron source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mahieu</w:t>
+                <w:t xml:space="preserve">A. Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jourdain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">M. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dorchies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+                <w:t xml:space="preserve">E. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.3276. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05791-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877671v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable femtosecond X-rays with tunable polarization from a laser-driven accelerator</w:t>
               </w:r>
@@ -1454,51 +1454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1556,779 +1556,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy boost in laser wakefield accelerators using sharp density transitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Döpp</w:t>
+                <w:t xml:space="preserve">3D printing of gas jet nozzles for laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4946018⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.250 - 261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4958649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342480v1</w:t>
+                <w:t xml:space="preserve">hal-01347352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of experimental laser imperfections on laser wakefield acceleration and betatron source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Corde</w:t>
+                <w:t xml:space="preserve">An all-optical Compton source for single-exposure x-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep27846⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (3), pp.034005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337403v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bremsstrahlung gamma-ray source based on stable ionization injection of electrons into a laser wakefield accelerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Energy boost in laser wakefield accelerators using sharp density transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Sylla</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.086⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.56702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4946018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349883v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of gas jet nozzles for laser-plasma accelerators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Effect of experimental laser imperfections on laser wakefield acceleration and betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4958649⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.27846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347352v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-optical Compton source for single-exposure x-ray imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Igor Andriyash</w:t>
+                <w:t xml:space="preserve">A bremsstrahlung gamma-ray source based on stable ionization injection of electrons into a laser wakefield accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58 (3), pp.034005. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 830, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263722v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Shot Radiography Using an All-optical Compton Backscattering Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.9-14. </w:t>
@@ -2360,1289 +2360,1289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of a Circularly Polarized Plasma-Based Soft-X-Ray Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Depresseux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">Rémi Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.083901⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199279v1</w:t>
+                <w:t xml:space="preserve">hal-01164362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.061301. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175752v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.061301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164362v1</w:t>
+                <w:t xml:space="preserve">hal-01175752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Demonstration of a Circularly Polarized Plasma-Based Soft-X-Ray Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Depresseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Oliva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">Fabien Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tissandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Nejdl</w:t>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (8), pp.Physical Review Letter. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.083901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394716v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shock assisted ionization injection in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Depresseux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Oliva</w:t>
+                <w:t xml:space="preserve">E Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Kozlova</w:t>
+                <w:t xml:space="preserve">M Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.16310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep16310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839991v1</w:t>
+                <w:t xml:space="preserve">hal-01234027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock assisted ionization injection in laser-plasma accelerators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">A. Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hansson</w:t>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.16310. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep16310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234027v1</w:t>
+                <w:t xml:space="preserve">hal-04839991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular-Momentum Evolution in Laser-Plasma Accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Le Bouteiller</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.135002⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163764v1</w:t>
+                <w:t xml:space="preserve">hal-01164024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing electron acceleration and x-ray emission in laser-plasma accelerators</w:t>
+                <w:t xml:space="preserve">Angular-Momentum Evolution in Laser-Plasma Accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4810791⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (13), pp.135002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.135002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163773v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Probing electron acceleration and x-ray emission in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brijesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (6), pp.063101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4810791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164024v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond x rays from laser-plasma accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,1007 +3700,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the electron energy by controlling the density perturbation position in laser plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brijesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amar Tafzi</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (6), pp.063104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4725421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164111v1</w:t>
+                <w:t xml:space="preserve">hal-01164046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tafzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.308-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964900v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-monoenergetic electron beams production in a sharp density transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Fourmaux</w:t>
+                <w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4752114⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164035v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electron energy by controlling the density perturbation position in laser plasma accelerators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+                <w:t xml:space="preserve">Quasi-monoenergetic electron beams production in a sharp density transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lassonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (6), pp.063104. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.111106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4725421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4752114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164046v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Betatron X-Ray Radiation from Tunable Optically Injected Electrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Tafzi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 107, pp.255003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.255003⟩</w:t>
+              <w:t xml:space="preserve">, 2011, pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172308v1</w:t>
+                <w:t xml:space="preserve">hal-01166876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Single shot phase contrast imaging using laser-produced Betatron x-ray beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lassonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (13), pp. 2426-2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.002426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166876v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot phase contrast imaging using laser-produced Betatron x-ray beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Controlled Betatron X-Ray Radiation from Tunable Optically Injected Electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Lebrun</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tafzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (13), pp. 2426-2428. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.255003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.36.002426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.255003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164270v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma wave undulator for laser-accelerated electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4741,389 +4741,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright spatially coherent synchrotron X-rays from a table-top source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kneip</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Bellei</w:t>
+                <w:t xml:space="preserve">S. Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys1789⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572596v1</w:t>
+                <w:t xml:space="preserve">hal-00523293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ribière</w:t>
+                <w:t xml:space="preserve">Bright spatially coherent synchrotron X-rays from a table-top source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kneip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mcguffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jacquemot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">S. F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.980-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys1789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00523293v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-GeV Acceleration of Electrons by a Nonlinear Plasma Wave Driven by a Self-Guided Laser Pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kneip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. R. Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P.D Mangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bellei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103 (3), pp.035002. </w:t>
@@ -5155,1028 +5155,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principles and applications of compact laser–plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Albert</w:t>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Shah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Erik Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Fitour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.447 - 453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515607v1</w:t>
+                <w:t xml:space="preserve">hal-00502013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved X-Ray Science: Emergence of X-Ray Beams Using Laser Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Synchrotron Radiation from Electrons Accelerated in a Petawatt-Laser-Generated Plasma Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kneip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rousse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.E. Dangor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer series in optical sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 134, pp.379-390. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (10), pp.105006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-34755-4_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.105006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00526113v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of wakefield electron orbits in plasma wiggler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (7), pp.073106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2952831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betatron radiation from density tailored plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Resolved X-Ray Science: Emergence of X-Ray Beams Using Laser Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2918657⟩</w:t>
+              <w:t xml:space="preserve">Springer series in optical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 134, pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-34755-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573304v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full characterization of a laser-produced keV x-ray betatron source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Albert</w:t>
+                <w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Fitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/50/12/124008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (5), pp.056402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00573324v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and applications of compact laser–plasma accelerators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+                <w:t xml:space="preserve">Betatron radiation from density tailored plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Esarey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gauduel</w:t>
+                <w:t xml:space="preserve">E. Cormier-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousse</w:t>
+                <w:t xml:space="preserve">C. G. R. Geddes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4, pp.447 - 453. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (6), pp.063102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2918657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502013v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Synchrotron Radiation from Electrons Accelerated in a Petawatt-Laser-Generated Plasma Cavity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full characterization of a laser-produced keV x-ray betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.E. Dangor</w:t>
+                <w:t xml:space="preserve">F. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (12), pp.124008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/50/12/124008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.105006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515627v1</w:t>
+                <w:t xml:space="preserve">hal-00573324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of betatron X-ray radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (2), pp.391-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6216,441 +6216,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychromatic X-ray Beam from the Acceleration of Energetic Electrons in Ultrafast Laser-Produced Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félicie Albert</w:t>
+                <w:t xml:space="preserve">DEVELOPMENT OF LASER BASED SYNCHROTRON X-RAY SOURCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 307 (1-3), pp.329-333. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (3-4), pp.497-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10509-006-9280-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S021797920704229X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573706v1</w:t>
+                <w:t xml:space="preserve">hal-00516637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of the ultrafast nature of laser produced betatron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tafzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Garl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Artemiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (8), pp.080701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2754624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF LASER BASED SYNCHROTRON X-RAY SOURCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polychromatic X-ray Beam from the Acceleration of Energetic Electrons in Ultrafast Laser-Produced Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicie Albert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rahul Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 307 (1-3), pp.329-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10509-006-9280-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021797920704229X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00516637v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compton scattering x-ray sources driven by laser wakefield acceleration</w:t>
               </w:r>
@@ -6675,51 +6675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. J. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6917,51 +6917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence-based transverse measurement of synchrotron x-ray radiation from relativistic laser-plasma interaction and laser-accelerated electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7051,90 +7051,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Electron Trajectories in a Laser-Wakefield Cavity Using Betatron X-Ray Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97 (22), pp.225002. </w:t>
@@ -7172,90 +7172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsynchrotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7302,77 +7302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collimated and Ultrafast X-Ray Beams from Laser-Plasma Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Series in Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 85, pp.215-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7431,90 +7431,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser based synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (2), pp.023101. </w:t>
@@ -7578,77 +7578,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 133, pp.473-477. </w:t>
@@ -7711,77 +7711,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Thomson scattering from relativistic laser plasma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (2), pp.301-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7827,77 +7827,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of a keV X-Ray Beam from Synchrotron Radiation in Relativistic Laser-Plasma Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8000,51 +8000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8104,51 +8104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Notebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8219,295 +8219,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'électrons relativistes par interaction laser-plasma et application à la génération d'impulsions femtosecondes d'X dans le domaine du keV</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Fritzler</w:t>
+                <w:t xml:space="preserve">X-Ray Radiation from Nonlinear Thomson Scattering of an Intense Femtosecond Laser on Relativistic Electrons in a Helium Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:20030615⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91 (19), pp.195001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.195001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570552v1</w:t>
+                <w:t xml:space="preserve">hal-00517128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Radiation from Nonlinear Thomson Scattering of an Intense Femtosecond Laser on Relativistic Electrons in a Helium Plasma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+                <w:t xml:space="preserve">Production d'électrons relativistes par interaction laser-plasma et application à la génération d'impulsions femtosecondes d'X dans le domaine du keV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 91 (19), pp.195001. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108, pp.143-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.195001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20030615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517128v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of ultracollimated bunches of multi-MeV electrons by 35 fs laser pulses propagating in exploding-foil plasmas</w:t>
               </w:r>
@@ -8627,90 +8627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pulse duration on self-focusing of ultra-short lasers in underdense plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8996,51 +8996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray phase contrast imaging of biological samples using a betatron X-ray source generated in a laser wakefield accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Chaulagain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bohacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9121,103 +9121,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Depresseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t>
@@ -9255,90 +9255,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Development of Laser Driven Secondary Sources at PALS and ELI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albrecht,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9389,103 +9389,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray emission from laser-accelerated electrons and its use as diagnostic of laser-plasma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Jose, CA, United States. </w:t>
@@ -9536,77 +9536,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9651,554 +9651,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser wakefield acceleration: application to Betatron X- ray radiation production and X-ray imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">All-optical Betatron and Compton x-ray sources and application to phase contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lassonde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Payeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Photonics North</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2001554⟩</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401690v1</w:t>
+                <w:t xml:space="preserve">hal-01401771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LUNEX5 project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Buteau</w:t>
+                <w:t xml:space="preserve">Laser wakefield acceleration: application to Betatron X- ray radiation production and X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lassonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Payeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Free-Electron Laser Conference (FEL 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2001554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00749431v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Mapping of X-Ray Emission in a Laser-Plasma Accelerator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romuald Fitour</w:t>
+                <w:t xml:space="preserve">The LUNEX5 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Betinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th International Free-Electron Laser Conference (FEL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Nara, Japan. pp.678-681</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401722v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00749431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical Betatron and Compton x-ray sources and application to phase contrast imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Control and Mapping of X-Ray Emission in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Lassonde</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
+              <w:t xml:space="preserve">2012 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401771v1</w:t>
+                <w:t xml:space="preserve">hal-01401722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10456,51 +10456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022377823000909" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorchies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jourdain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.275901" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caizergues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01719271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boh&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Chaulagain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Horn&#253;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.11.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MSCNDTN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Davoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fourmaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Kieffer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27846" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958649" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.11.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.083901" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hansson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16310" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bouteiller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.135002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brijesh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810791" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752114" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725421" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164270v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01172599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569827&#852;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572596v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kneip" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcguffey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Martins" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Martins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1789" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508862v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Nagel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.D Mangles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.035002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526113v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34755-4_16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BB4F6J55-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952831" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573304v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esarey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier-Michel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. R. Geddes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918657" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573324v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/12/124008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PPMXP28-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys966" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Dangor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.105006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515992v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00249-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08TK2LBJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573706v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-006-9280-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PGT6S09-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Artemiev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2754624" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516637v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021797920704229X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502223v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Hartemann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gibson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Brown" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.10.011301" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521891v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Shah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shevchenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.045401" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522044v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573426v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-38156-3_11" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-04RS2ZMC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574165v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1842755" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133097" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DCWWWH3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574154v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00042-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T4QNC69-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517081v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.135005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517164v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1626016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570552v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marques" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. David" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030615" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517128v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.195001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572539v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galimberti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Numico" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498116" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572533v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447556" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343275v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adr&#239;an Grolleau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brieuc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Recoules" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3056406" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464505v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nejdl" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krus, M." TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horny V." TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402217v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht," TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401690v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payeur" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001554" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401771v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00009602v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022377823000909" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorchies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jourdain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.275901" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caizergues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01719271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boh&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Chaulagain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Horn&#253;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.11.022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MSCNDTN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Davoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fourmaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Kieffer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27846" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.11.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.083901" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234027v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hansson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16310" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bouteiller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.135002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brijesh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810791" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725421" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164035v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752114" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002426" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01172599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569827&#852;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572596v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kneip" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcguffey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Martins" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Martins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellei" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1789" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508862v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Nagel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.D Mangles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.035002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys966" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Dangor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.105006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952831" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34755-4_16" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BB4F6J55-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573304v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esarey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier-Michel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. R. Geddes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918657" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573324v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/12/124008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PPMXP28-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515992v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00249-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08TK2LBJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021797920704229X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Artemiev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2754624" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573706v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-006-9280-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PGT6S09-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502223v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Hartemann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gibson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Brown" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.10.011301" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521891v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Shah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shevchenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.045401" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522044v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573426v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-38156-3_11" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-04RS2ZMC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574165v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1842755" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133097" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DCWWWH3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574154v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00042-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T4QNC69-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517081v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.135005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517164v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1626016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517128v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.195001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. David" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030615" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572539v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galimberti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Numico" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498116" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572533v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447556" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343275v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adr&#239;an Grolleau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brieuc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Recoules" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3056406" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464505v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nejdl" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krus, M." TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horny V." TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402217v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht," TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401771v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401690v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payeur" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001554" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00009602v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>