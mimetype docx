--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -523,110 +523,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Sebban</w:t>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slava Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.011061. </w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.011061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.011061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevx.10.011061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527030v1</w:t>
+                <w:t xml:space="preserve">hal-03051882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard X Rays from Laser-Wakefield Accelerators in Density Tailored Plasmas</w:t>
               </w:r>
@@ -657,110 +657,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+                <w:t xml:space="preserve">Stephane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slava Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, pp.011061. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.011061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevx.10.011061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.10.011061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051882v1</w:t>
+                <w:t xml:space="preserve">hal-02527030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axiparabola: a long-focal-depth, high-resolution mirror for broadband high-intensity lasers</w:t>
               </w:r>
@@ -874,575 +874,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing warm dense matter using femtosecond X-ray absorption spectroscopy with a laser-produced betatron source</w:t>
+                <w:t xml:space="preserve">Stable electron beams from laser wakefield acceleration with few-terawatt driver using a supersonic air jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mahieu</w:t>
+                <w:t xml:space="preserve">K. Boháček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jourdain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dorchies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Chaulagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Horný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05791-4⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 883, pp.24 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877671v1</w:t>
+                <w:t xml:space="preserve">hal-01719271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable electron beams from laser wakefield acceleration with few-terawatt driver using a supersonic air jet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Chaulagain</w:t>
+                <w:t xml:space="preserve">T. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Horný</w:t>
+                <w:t xml:space="preserve">I. Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01719271v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Brilliance Betatron $\gamma$-Ray Source Powered by Laser-Accelerated Electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (25), pp.254802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.254802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of laser plasma accelerated electrons for light sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing warm dense matter using femtosecond X-ray absorption spectroscopy with a laser-produced betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loulergue</w:t>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labat</w:t>
+                <w:t xml:space="preserve">N. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roussel</w:t>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.3276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03776-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05791-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763699v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable femtosecond X-rays with tunable polarization from a laser-driven accelerator</w:t>
               </w:r>
@@ -1454,51 +1454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1556,779 +1556,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of gas jet nozzles for laser-plasma accelerators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Döpp</w:t>
+                <w:t xml:space="preserve">Energy boost in laser wakefield accelerators using sharp density transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4958649⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.56702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4946018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347352v1</w:t>
+                <w:t xml:space="preserve">hal-01342480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-optical Compton source for single-exposure x-ray imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Igor Andriyash</w:t>
+                <w:t xml:space="preserve">Effect of experimental laser imperfections on laser wakefield acceleration and betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.27846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01263722v1</w:t>
+                <w:t xml:space="preserve">hal-01337403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy boost in laser wakefield accelerators using sharp density transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A bremsstrahlung gamma-ray source based on stable ionization injection of electrons into a laser wakefield accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4946018⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 830, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342480v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of experimental laser imperfections on laser wakefield acceleration and betatron source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Corde</w:t>
+                <w:t xml:space="preserve">3D printing of gas jet nozzles for laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep27846⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.250 - 261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4958649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337403v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bremsstrahlung gamma-ray source based on stable ionization injection of electrons into a laser wakefield accelerator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Sylla</w:t>
+                <w:t xml:space="preserve">An all-optical Compton source for single-exposure x-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 830, </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (3), pp.034005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.01.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/58/3/034005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349883v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Shot Radiography Using an All-optical Compton Backscattering Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Döpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.9-14. </w:t>
@@ -2360,5968 +2360,5968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.061301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164362v1</w:t>
+                <w:t xml:space="preserve">hal-01175752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Nejdl</w:t>
+                <w:t xml:space="preserve">Demonstration of relativistic electron beam focusing by a laser-plasma lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Döpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394716v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of fully-loaded laser-plasma accelerators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goddet</w:t>
+                <w:t xml:space="preserve">Demonstration of a Circularly Polarized Plasma-Based Soft-X-Ray Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.18.061301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (8), pp.Physical Review Letter. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.083901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175752v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of a Circularly Polarized Plasma-Based Soft-X-Ray Laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">Shock assisted ionization injection in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Tissandier</w:t>
+                <w:t xml:space="preserve">E Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">M Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (8), pp.Physical Review Letter. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.16310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.083901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep16310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199279v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock assisted ionization injection in laser-plasma accelerators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">A. Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hansson</w:t>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.16310. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep16310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234027v1</w:t>
+                <w:t xml:space="preserve">hal-04839991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Kozlova</w:t>
+                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839991v1</w:t>
+                <w:t xml:space="preserve">hal-01164024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of longitudinal and transverse self-injections in laser-plasma accelerators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Angular-Momentum Evolution in Laser-Plasma Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2528⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (13), pp.135002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.135002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164024v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular-Momentum Evolution in Laser-Plasma Accelerators</w:t>
+                <w:t xml:space="preserve">Probing electron acceleration and x-ray emission in laser-plasma accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Le Bouteiller</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brijesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.135002⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (6), pp.063101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4810791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163764v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing electron acceleration and x-ray emission in laser-plasma accelerators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+                <w:t xml:space="preserve">Femtosecond x rays from laser-plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Corde</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brijesh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (6), pp.063101. </w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4810791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.85.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163773v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond x rays from laser-plasma accelerators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fitour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">Amar Tafzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.85.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.308-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164031v1</w:t>
+                <w:t xml:space="preserve">hal-01164111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electron energy by controlling the density perturbation position in laser plasma accelerators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thaury</w:t>
+                <w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4725421⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164046v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical Compton gamma-ray source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-monoenergetic electron beams production in a sharp density transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lassonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amar Tafzi</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.82⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.111106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4752114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164111v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chéron</w:t>
+                <w:t xml:space="preserve">Tuning the electron energy by controlling the density perturbation position in laser plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brijesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (6), pp.063104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4725421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00964900v1</w:t>
+                <w:t xml:space="preserve">hal-01164046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-monoenergetic electron beams production in a sharp density transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Fourmaux</w:t>
+                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Lebrun</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4752114⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164035v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the X-Ray Emission Region in a Laser-Plasma Accelerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Single shot phase contrast imaging using laser-produced Betatron x-ray beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lassonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.215004⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (13), pp. 2426-2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.002426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166876v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot phase contrast imaging using laser-produced Betatron x-ray beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Controlled Betatron X-Ray Radiation from Tunable Optically Injected Electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Lebrun</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tafzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.36.002426⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.255003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.255003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164270v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Betatron X-Ray Radiation from Tunable Optically Injected Electrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Plasma wave undulator for laser-accelerated electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.255003⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18, pp.033111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3569827͔⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172308v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma wave undulator for laser-accelerated electrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3569827͔⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01172599v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bright spatially coherent synchrotron X-rays from a table-top source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jacquemot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">S. Kneip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mcguffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.980-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys1789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523293v1</w:t>
+                <w:t xml:space="preserve">hal-00572596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright spatially coherent synchrotron X-rays from a table-top source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-GeV Acceleration of Electrons by a Nonlinear Plasma Wave Driven by a Self-Guided Laser Pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kneip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P.D Mangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bellei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6, pp.980-983. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (3), pp.035002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys1789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.035002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572596v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-GeV Acceleration of Electrons by a Nonlinear Plasma Wave Driven by a Self-Guided Laser Pulse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kneip</w:t>
+                <w:t xml:space="preserve">Analysis of wakefield electron orbits in plasma wiggler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. R. Nagel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. F. Martins</w:t>
+                <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P.D Mangles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bellei</w:t>
+                <w:t xml:space="preserve">Rahul Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.035002⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (7), pp.073106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2952831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508862v1</w:t>
+                <w:t xml:space="preserve">hal-00573313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and applications of compact laser–plasma accelerators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-Resolved X-Ray Science: Emergence of X-Ray Beams Using Laser Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Lefebvre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Springer series in optical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 134, pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-34755-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00502013v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Synchrotron Radiation from Electrons Accelerated in a Petawatt-Laser-Generated Plasma Cavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kneip</w:t>
+                <w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. R. Nagel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Bourgeois</w:t>
+                <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Dangor</w:t>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100 (10), pp.105006. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (5), pp.056402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.105006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515627v1</w:t>
+                <w:t xml:space="preserve">hal-00515607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of wakefield electron orbits in plasma wiggler</w:t>
+                <w:t xml:space="preserve">Betatron radiation from density tailored plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Fitour</w:t>
+                <w:t xml:space="preserve">E. Esarey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Shah</w:t>
+                <w:t xml:space="preserve">V. Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicie Albert</w:t>
+                <w:t xml:space="preserve">E. Cormier-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. G. R. Geddes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 15 (7), pp.073106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2952831⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 15 (6), pp.063102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2918657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573313v1</w:t>
+                <w:t xml:space="preserve">hal-00573304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved X-Ray Science: Emergence of X-Ray Beams Using Laser Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousse</w:t>
+                <w:t xml:space="preserve">Full characterization of a laser-produced keV x-ray betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Fitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer series in optical sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (12), pp.124008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/50/12/124008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-34755-4_16⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00526113v1</w:t>
+                <w:t xml:space="preserve">hal-00573324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betatron oscillations of electrons accelerated in laser wakefields characterized by spectral x-ray analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+                <w:t xml:space="preserve">Principles and applications of compact laser–plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056402⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.447 - 453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515607v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betatron radiation from density tailored plasmas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Leurent</w:t>
+                <w:t xml:space="preserve">Observation of Synchrotron Radiation from Electrons Accelerated in a Petawatt-Laser-Generated Plasma Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kneip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. R. Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cormier-Michel</w:t>
+                <w:t xml:space="preserve">N. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. G. R. Geddes</w:t>
+                <w:t xml:space="preserve">A.E. Dangor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (6), pp.063102. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (10), pp.105006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2918657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.105006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573304v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full characterization of a laser-produced keV x-ray betatron source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling of betatron X-ray radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Fitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Albert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50 (12), pp.124008. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (2), pp.391-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/50/12/124008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2007-00249-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573324v1</w:t>
+                <w:t xml:space="preserve">hal-00515992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of betatron X-ray radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousse</w:t>
+                <w:t xml:space="preserve">DEVELOPMENT OF LASER BASED SYNCHROTRON X-RAY SOURCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Shah</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 45 (2), pp.391-398. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (3-4), pp.497-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2007-00249-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S021797920704229X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515992v1</w:t>
+                <w:t xml:space="preserve">hal-00516637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF LASER BASED SYNCHROTRON X-RAY SOURCE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstration of the ultrafast nature of laser produced betatron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Fitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tafzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Garl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+                <w:t xml:space="preserve">N. Artemiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 21 (3-4), pp.497-507. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (8), pp.080701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021797920704229X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2754624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516637v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the ultrafast nature of laser produced betatron radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polychromatic X-ray Beam from the Acceleration of Energetic Electrons in Ultrafast Laser-Produced Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Artemiev</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2754624⟩</w:t>
+              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 307 (1-3), pp.329-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10509-006-9280-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573709v1</w:t>
+                <w:t xml:space="preserve">hal-00573706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychromatic X-ray Beam from the Acceleration of Energetic Electrons in Ultrafast Laser-Produced Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félicie Albert</w:t>
+                <w:t xml:space="preserve">Compton scattering x-ray sources driven by laser wakefield acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.V. Hartemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10509-006-9280-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.011301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.10.011301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00573706v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton scattering x-ray sources driven by laser wakefield acceleration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards ultrahigh-contrast ultraintense laser pulses—complete characterization of a double plasma-mirror pulse cleaner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.J. Gibson</w:t>
+                <w:t xml:space="preserve">T. Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. J. Brown</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Jean-Paul Geindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Marjoribanks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.10.011301⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (8), pp.083109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2234850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502223v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ultrahigh-contrast ultraintense laser pulses—complete characterization of a double plasma-mirror pulse cleaner</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherence-based transverse measurement of synchrotron x-ray radiation from relativistic laser-plasma interaction and laser-accelerated electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Audebert</w:t>
+                <w:t xml:space="preserve">R. C. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. S. Marjoribanks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+                <w:t xml:space="preserve">O. Shevchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2234850⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (4), pp.045401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.045401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521904v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence-based transverse measurement of synchrotron x-ray radiation from relativistic laser-plasma interaction and laser-accelerated electrons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging Electron Trajectories in a Laser-Wakefield Cavity Using Betatron X-Ray Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davide Boschetto</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.045401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (22), pp.225002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.225002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521891v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Electron Trajectories in a Laser-Wakefield Cavity Using Betatron X-Ray Radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsynchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.225002⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 138 (1), pp.119-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006138015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521888v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsynchrotron</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Shah</w:t>
+                <w:t xml:space="preserve">Collimated and Ultrafast X-Ray Beams from Laser-Plasma Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006138015⟩</w:t>
+              <w:t xml:space="preserve">Springer Series in Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85, pp.215-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-38156-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522044v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collimated and Ultrafast X-Ray Beams from Laser-Plasma Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Laser based synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer Series in Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-38156-3_11⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (2), pp.023101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1842755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00573426v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser based synchrotron radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a collimated keV X-ray beam for probing of dense plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burgy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1842755⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 133, pp.473-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006133097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574165v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a collimated keV X-ray beam for probing of dense plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Thomson scattering from relativistic laser plasma interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Shah</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (2), pp.301-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00042-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006133097⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522052v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Thomson scattering from relativistic laser plasma interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of a keV X-Ray Beam from Synchrotron Radiation in Relativistic Laser-Plasma Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00042-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (13), pp.135005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.135005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00574154v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of a keV X-Ray Beam from Synchrotron Radiation in Relativistic Laser-Plasma Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Ultrashort electron bunches generated with high-intensity lasers: Applications to injectors and x-ray sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lefebvre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 93 (13), pp.135005. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (19), pp.3888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.135005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1626016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517081v1</w:t>
+                <w:t xml:space="preserve">hal-00517164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrashort electron bunches generated with high-intensity lasers: Applications to injectors and x-ray sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fritzler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousse</w:t>
+                <w:t xml:space="preserve">L. Notebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Pittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 83 (19), pp.3888. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1626016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517164v1</w:t>
+                <w:t xml:space="preserve">hal-00521140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychromatic x-ray production in helium from a femtosecond high-intensity laser system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production d'électrons relativistes par interaction laser-plasma et application à la génération d'impulsions femtosecondes d'X dans le domaine du keV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Notebaert</w:t>
+                <w:t xml:space="preserve">J.R. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pittman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+                <w:t xml:space="preserve">P.-G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fritzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 20 (1), pp.221-223. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108, pp.143-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.20.000221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20030615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521140v1</w:t>
+                <w:t xml:space="preserve">hal-00570552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray Radiation from Nonlinear Thomson Scattering of an Intense Femtosecond Laser on Relativistic Electrons in a Helium Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pittman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91 (19), pp.195001. </w:t>
@@ -8353,423 +8353,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'électrons relativistes par interaction laser-plasma et application à la génération d'impulsions femtosecondes d'X dans le domaine du keV</w:t>
+                <w:t xml:space="preserve">Production of ultracollimated bunches of multi-MeV electrons by 35 fs laser pulses propagating in exploding-foil plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Marques</w:t>
+                <w:t xml:space="preserve">Danilo Giulietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-G. David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">M. Galimberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Giulietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Gizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Numico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:20030615⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (9), pp.3655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1498116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570552v1</w:t>
+                <w:t xml:space="preserve">hal-00572539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of ultracollimated bunches of multi-MeV electrons by 35 fs laser pulses propagating in exploding-foil plasmas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Giulietti</w:t>
+                <w:t xml:space="preserve">Effects of pulse duration on self-focusing of ultra-short lasers in underdense plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Gizzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Numico</w:t>
+                <w:t xml:space="preserve">François Amiranoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 9 (9), pp.3655. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1498116⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 9 (3), pp.756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1447556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8779,1537 +8645,1537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the molybdenum solid-plasma transition by femtosecond x-ray absorption near-edge spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrïan Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brieuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics+Optoelectronics Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic. pp.1353709, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3056406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond X-ray sources from Laser Plasma Accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELISS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray phase contrast imaging of biological samples using a betatron X-ray source generated in a laser wakefield accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Chaulagain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bohacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krus, M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horny V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Depresseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Development of Laser Driven Secondary Sources at PALS and ELI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albrecht,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on X-Ray Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Fort Collins, CO, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19521-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray emission from laser-accelerated electrons and its use as diagnostic of laser-plasma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Jose, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2014.JTh3L.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of longitudinal and transverse self-injections in laser-plasma wakefield accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Acceleration of Electrons, Protons, and Ions II; and Medical Applications of Laser-Generated Beams of Particles II; and Harnessing Relativistic Plasma Waves III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2017422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical Betatron and Compton x-ray sources and application to phase contrast imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Laser wakefield acceleration: application to Betatron X- ray radiation production and X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lassonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Payeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.4⟩</w:t>
+              <w:t xml:space="preserve">Conference on Photonics North</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2001554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401771v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser wakefield acceleration: application to Betatron X- ray radiation production and X-ray imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Lassonde</w:t>
+                <w:t xml:space="preserve">The LUNEX5 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Payeur</w:t>
+                <w:t xml:space="preserve">P. Betinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Photonics North</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th International Free-Electron Laser Conference (FEL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Nara, Japan. pp.678-681</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401690v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00749431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LUNEX5 project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Buteau</w:t>
+                <w:t xml:space="preserve">Control and Mapping of X-Ray Emission in a Laser-Plasma Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Fitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Free-Electron Laser Conference (FEL 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00749431v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Mapping of X-Ray Emission in a Laser-Plasma Accelerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-optical Betatron and Compton x-ray sources and application to phase contrast imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romuald Fitour</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lassonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Jose, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.5⟩</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/QELS.2012.QW3F.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401722v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rayonnement XUV produit lors de l'interaction relativiste entre un laser femtoseconde intense et un plasma d'hélium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Ecole Polytechnique X, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId306"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10456,51 +10322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022377823000909" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorchies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jourdain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.275901" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caizergues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01719271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boh&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Chaulagain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Horn&#253;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.11.022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MSCNDTN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Davoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fourmaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Kieffer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27846" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.11.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.083901" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234027v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hansson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16310" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bouteiller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.135002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brijesh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810791" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725421" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164035v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752114" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164270v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002426" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01172599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569827&#852;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572596v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kneip" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcguffey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Martins" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Martins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellei" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1789" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508862v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Nagel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.D Mangles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.035002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys966" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Dangor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.105006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573313v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952831" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34755-4_16" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BB4F6J55-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573304v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esarey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier-Michel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. R. Geddes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918657" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573324v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/12/124008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PPMXP28-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515992v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00249-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08TK2LBJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021797920704229X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Artemiev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2754624" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573706v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-006-9280-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PGT6S09-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502223v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Hartemann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gibson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Brown" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.10.011301" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521891v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Shah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shevchenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.045401" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522044v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573426v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-38156-3_11" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-04RS2ZMC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574165v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1842755" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522052v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133097" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DCWWWH3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574154v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00042-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T4QNC69-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517081v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.135005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517164v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1626016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517128v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.195001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. David" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030615" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572539v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galimberti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Numico" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498116" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572533v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447556" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343275v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adr&#239;an Grolleau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brieuc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Recoules" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3056406" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464505v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599354v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nejdl" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krus, M." TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horny V." TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402217v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht," TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401771v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401690v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payeur" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001554" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00009602v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kozlova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Matheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022377823000909" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorchies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jourdain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.127.275901" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051882v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.10.011061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sebban" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.011061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caizergues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Oubrerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goddet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003414" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01719271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boh&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Chaulagain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Horn&#253;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.11.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MSCNDTN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01763699v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loulergue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03776-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#246;pp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.254802" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jourdain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05791-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01651114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.86" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01337403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ferri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Davoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fourmaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Kieffer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27846" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.01.086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958649" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.11.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.18.061301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199279v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.083901" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hansson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16310" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2528" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bouteiller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.135002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brijesh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4810791" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.85.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tafzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.82" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752114" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164046v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725421" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166876v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.215004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164270v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002426" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fitour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tafzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.255003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01172599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569827&#852;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572596v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kneip" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcguffey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Martins" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Martins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1789" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00508862v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Nagel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.D Mangles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.035002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Fitour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Shah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Albert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2952831" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526113v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-34755-4_16" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BB4F6J55-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515607v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056402" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573304v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esarey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leurent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cormier-Michel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. R. Geddes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918657" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/50/12/124008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3PPMXP28-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502013v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gauduel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lefebvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys966" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515627v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Dangor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.105006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515992v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00249-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-08TK2LBJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00516637v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021797920704229X" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573709v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Artemiev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2754624" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-006-9280-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PGT6S09-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00502223v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Hartemann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gibson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Brown" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.10.011301" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wittmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Geindre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Marjoribanks" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2234850" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521891v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Shah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shevchenko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.045401" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521888v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.225002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00573426v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-38156-3_11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-04RS2ZMC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574165v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1842755" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133097" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DCWWWH3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00574154v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00042-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T4QNC69-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517081v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pukhov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.135005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517164v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritzler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1626016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00521140v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notebaert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pittman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000221" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00570552v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marques" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. David" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030615" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00517128v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.195001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572539v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Giulietti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galimberti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giulietti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Gizzi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Numico" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498116" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00572533v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amiranoff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447556" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adr&#239;an Grolleau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brieuc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Recoules" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3056406" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464505v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01599354v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohacek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Nejdl" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krus, M." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horny V." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht," TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19521-6_4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402126v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2014.JTh3L.1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402024v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017422" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401690v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payeur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001554" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749431v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Couprie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benabderrahmane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Betinelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buteau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401722v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01401771v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QELS.2012.QW3F.4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00009602v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>