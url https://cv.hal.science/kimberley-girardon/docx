--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -504,402 +504,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile : le cas de Brest Métropole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Makaci</w:t>
+                <w:t xml:space="preserve">DIVERSITÉ DES COMPORTEMENTS DE CONSOMMATION FACE AUX MOISISSURES ALIMENTAIRES : UN ARBITRAGE ENTRE GASPILLAGE ALIMENTAIRE ET RISQUE SANITAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brest</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Conférence de l’AIRL-SCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Excelia La Rochelle., May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Rehcerche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nimec, IAE Rouen, ESSCA, IAE Caen, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605199v1</w:t>
+                <w:t xml:space="preserve">hal-04822638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des comportements de consommation face aux moisissures alimentaires : un arbitrage entre gaspillage alimentaire et risque sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Sommier</w:t>
+                <w:t xml:space="preserve">R. Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée interdisciplinaire de recherche sur les pratiques alimentaires, la santé et le territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'économie et de gestion de l'Ouest (LEGO), May 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIVERSITÉ DES COMPORTEMENTS DE CONSOMMATION FACE AUX MOISISSURES ALIMENTAIRES : UN ARBITRAGE ENTRE GASPILLAGE ALIMENTAIRE ET RISQUE SANITAIRE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Sommier</w:t>
+                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile : le cas de Brest Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane El Bahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Rehcerche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nimec, IAE Rouen, ESSCA, IAE Caen, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">15e Conférence de l’AIRL-SCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Excelia La Rochelle., May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822638v1</w:t>
+                <w:t xml:space="preserve">hal-04605199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur perçue de l'impression alimentaire 3D de chocolat pour le consommateur</w:t>
               </w:r>
@@ -1504,499 +1504,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary report of the results of the preliminary field studies - Cool Food Pro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile de Brest Métropole Tâche 4 -Synthèse et recommandations Version Novembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane El Bahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">T1.3.1, Université de bretagne occidentale. 2023</w:t>
+              <w:t xml:space="preserve">UBO - Université de Brest- LEGO. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033419v1</w:t>
+                <w:t xml:space="preserve">hal-04933713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile de Brest Métropole Tâche 4 -Synthèse et recommandations Version Novembre 2023</w:t>
+                <w:t xml:space="preserve">Summary report - Methodology and results of evaluation studies of the Cool Food Pro program and tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hanane El Bahraoui</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UBO - Université de Brest- LEGO. 2023</w:t>
+              <w:t xml:space="preserve">T3.3.1, Université de bretagne occidentale. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933713v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary report - Methodology and results of evaluation studies of the Cool Food Pro program and tool</w:t>
+                <w:t xml:space="preserve">Public and private sector catering in France and in UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Torreilles</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T1.1.1, Université de bretagne occidentale. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Joud</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04157645v1</w:t>
+                <w:t xml:space="preserve">hal-04032150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public and private sector catering in France and in UK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+                <w:t xml:space="preserve">Summary report of the results of the preliminary field studies - Cool Food Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fontaine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brest</w:t>
+                <w:t xml:space="preserve">Sylvie codo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">T1.1.1, Université de bretagne occidentale. 2023</w:t>
+              <w:t xml:space="preserve">T1.3.1, Université de bretagne occidentale. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032150v1</w:t>
+                <w:t xml:space="preserve">hal-04033419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2072,51 +2072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0770B832"/>
+    <w:nsid w:val="9325412A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2303,51 +2303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kimberley-girardon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.105.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Bahraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakhdar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie codo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torreilles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kimberley-girardon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.105.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Bahraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakhdar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torreilles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie codo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>