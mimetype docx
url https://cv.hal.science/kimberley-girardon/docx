--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -504,402 +504,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIVERSITÉ DES COMPORTEMENTS DE CONSOMMATION FACE AUX MOISISSURES ALIMENTAIRES : UN ARBITRAGE ENTRE GASPILLAGE ALIMENTAIRE ET RISQUE SANITAIRE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Sommier</w:t>
+                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile : le cas de Brest Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane El Bahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Rehcerche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nimec, IAE Rouen, ESSCA, IAE Caen, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">15e Conférence de l’AIRL-SCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Excelia La Rochelle., May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822638v1</w:t>
+                <w:t xml:space="preserve">hal-04605199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des comportements de consommation face aux moisissures alimentaires : un arbitrage entre gaspillage alimentaire et risque sanitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIVERSITÉ DES COMPORTEMENTS DE CONSOMMATION FACE AUX MOISISSURES ALIMENTAIRES : UN ARBITRAGE ENTRE GASPILLAGE ALIMENTAIRE ET RISQUE SANITAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée interdisciplinaire de recherche sur les pratiques alimentaires, la santé et le territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'économie et de gestion de l'Ouest (LEGO), May 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Rehcerche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nimec, IAE Rouen, ESSCA, IAE Caen, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710695v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile : le cas de Brest Métropole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité des comportements de consommation face aux moisissures alimentaires : un arbitrage entre gaspillage alimentaire et risque sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brest</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Conférence de l’AIRL-SCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Excelia La Rochelle., May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">3ème journée interdisciplinaire de recherche sur les pratiques alimentaires, la santé et le territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'économie et de gestion de l'Ouest (LEGO), May 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605199v1</w:t>
+                <w:t xml:space="preserve">hal-04710695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur perçue de l'impression alimentaire 3D de chocolat pour le consommateur</w:t>
               </w:r>
@@ -2072,51 +2072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9325412A"/>
+    <w:nsid w:val="E72A1646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2303,51 +2303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kimberley-girardon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.105.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Bahraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakhdar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torreilles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie codo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kimberley-girardon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.105.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Bahraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakhdar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torreilles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie codo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>