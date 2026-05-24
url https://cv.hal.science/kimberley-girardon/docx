--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -504,402 +504,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile : le cas de Brest Métropole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Makaci</w:t>
+                <w:t xml:space="preserve">DIVERSITÉ DES COMPORTEMENTS DE CONSOMMATION FACE AUX MOISISSURES ALIMENTAIRES : UN ARBITRAGE ENTRE GASPILLAGE ALIMENTAIRE ET RISQUE SANITAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brest</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Conférence de l’AIRL-SCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Excelia La Rochelle., May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Rehcerche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nimec, IAE Rouen, ESSCA, IAE Caen, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605199v1</w:t>
+                <w:t xml:space="preserve">hal-04822638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIVERSITÉ DES COMPORTEMENTS DE CONSOMMATION FACE AUX MOISISSURES ALIMENTAIRES : UN ARBITRAGE ENTRE GASPILLAGE ALIMENTAIRE ET RISQUE SANITAIRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité des comportements de consommation face aux moisissures alimentaires : un arbitrage entre gaspillage alimentaire et risque sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Sommier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+                <w:t xml:space="preserve">R. Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Divard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Rehcerche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nimec, IAE Rouen, ESSCA, IAE Caen, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">3ème journée interdisciplinaire de recherche sur les pratiques alimentaires, la santé et le territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'économie et de gestion de l'Ouest (LEGO), May 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822638v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des comportements de consommation face aux moisissures alimentaires : un arbitrage entre gaspillage alimentaire et risque sanitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile : le cas de Brest Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane El Bahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée interdisciplinaire de recherche sur les pratiques alimentaires, la santé et le territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'économie et de gestion de l'Ouest (LEGO), May 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">15e Conférence de l’AIRL-SCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Excelia La Rochelle., May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710695v1</w:t>
+                <w:t xml:space="preserve">hal-04605199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur perçue de l'impression alimentaire 3D de chocolat pour le consommateur</w:t>
               </w:r>
@@ -1504,499 +1504,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile de Brest Métropole Tâche 4 -Synthèse et recommandations Version Novembre 2023</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Makaci</w:t>
+                <w:t xml:space="preserve">Summary report of the results of the preliminary field studies - Cool Food Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Karâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanane El Bahraoui</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie codo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UBO - Université de Brest- LEGO. 2023</w:t>
+              <w:t xml:space="preserve">T1.3.1, Université de bretagne occidentale. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933713v1</w:t>
+                <w:t xml:space="preserve">hal-04033419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary report - Methodology and results of evaluation studies of the Cool Food Pro program and tool</w:t>
+                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile de Brest Métropole Tâche 4 -Synthèse et recommandations Version Novembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane El Bahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UBO - Université de Brest- LEGO. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Torreilles</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04157645v1</w:t>
+                <w:t xml:space="preserve">hal-04933713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public and private sector catering in France and in UK</w:t>
+                <w:t xml:space="preserve">Summary report - Methodology and results of evaluation studies of the Cool Food Pro program and tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fontaine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brest</w:t>
+                <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">T1.1.1, Université de bretagne occidentale. 2023</w:t>
+              <w:t xml:space="preserve">T3.3.1, Université de bretagne occidentale. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032150v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary report of the results of the preliminary field studies - Cool Food Pro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public and private sector catering in France and in UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">T1.3.1, Université de bretagne occidentale. 2023</w:t>
+              <w:t xml:space="preserve">T1.1.1, Université de bretagne occidentale. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033419v1</w:t>
+                <w:t xml:space="preserve">hal-04032150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2072,51 +2072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E72A1646"/>
+    <w:nsid w:val="2FDC06D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2303,51 +2303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kimberley-girardon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.105.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Bahraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakhdar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torreilles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie codo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kimberley-girardon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885192v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.105.0111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Bahraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lakhdar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie codo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torreilles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>