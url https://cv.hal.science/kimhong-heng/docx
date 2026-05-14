--- v0 (2026-04-06)
+++ v1 (2026-05-14)
@@ -27,50 +27,96 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kimhong HENG </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(FR)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Jeune docteur en mécanique des solides, des structures et des matériaux, avec une expertise en couplage numérique-expérimental, développement d'algorithme, modélisation par MEF, optimisation topologique et caractérisation mécanique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(EN)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> PhD in mechanics of solids, structures, materials, and surfaces, with expertise in numerical–experimental coupling, algorithm development, FEM modeling, topology optimization, and mechanical characterization.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>