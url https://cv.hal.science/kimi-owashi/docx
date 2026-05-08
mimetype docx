--- v0 (2026-04-09)
+++ v1 (2026-05-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2982 +234,3086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Dynamics of the Vascular Flows in the Cerebral Arterial and Venous Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arterial-related craniospinal physiological compliance assessed by phase-contrast MRI and lumbar infusion test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heimiri Monnier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines13051106⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcag126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057660v1</w:t>
+                <w:t xml:space="preserve">hal-05594264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships Between Lateral Ventricle Size, Cerebrospinal Fluid Dynamics, and Aqueductal Resistance in Young Healthy Adults</w:t>
+                <w:t xml:space="preserve">Transmantle pressure under the influence of free breathing: non-invasive quantification of the aqueduct pressure gradient in healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiachen Xie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marc Constans</w:t>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.70139⟩</w:t>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12987-024-00612-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302209v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac and respiratory activities induce temporal changes in cerebral blood volume, balanced by a mirror CSF volume displacement in the spinal canal</w:t>
+                <w:t xml:space="preserve">Interrater and intrarater reliability of aqueduct CSF flow parameters measured by phase-contrast MRI in healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Attekeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiachen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 305, pp.120988. </w:t>
+              <w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.6399-6413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21037/qims-24-1589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862675v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrater and intrarater reliability of aqueduct CSF flow parameters measured by phase-contrast MRI in healthy adults</w:t>
+                <w:t xml:space="preserve">Cardiac and respiratory activities induce temporal changes in cerebral blood volume, balanced by a mirror CSF volume displacement in the spinal canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Attekeble</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiachen Xie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Imaging in Medicine and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (7), pp.6399-6413. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 305, pp.120988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21037/qims-24-1589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2024.120988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184731v1</w:t>
+                <w:t xml:space="preserve">hal-04862675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous assessment of CSF and cerebral arteriovenous flow interactions across ultra-low, low, respiratory, and cardiac frequencies using real-time phase-contrast MRI</w:t>
+                <w:t xml:space="preserve">Relationships Between Lateral Ventricle Size, Cerebrospinal Fluid Dynamics, and Aqueductal Resistance in Young Healthy Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiachen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Capel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Attekeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121490⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (3), pp.721-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.70139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294750v1</w:t>
+                <w:t xml:space="preserve">hal-05302209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmantle pressure under the influence of free breathing: non-invasive quantification of the aqueduct pressure gradient in healthy adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of the Dynamics of the Vascular Flows in the Cerebral Arterial and Venous Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines13051106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12987-024-00612-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04865702v1</w:t>
+                <w:t xml:space="preserve">hal-05057660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cardiac resynchronization therapy response through machine learning and personalized models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Al Wazzan</w:t>
+                <w:t xml:space="preserve">Synchronous assessment of CSF and cerebral arteriovenous flow interactions across ultra-low, low, respiratory, and cardiac frequencies using real-time phase-contrast MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108986⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.121490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694382v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-contrast MRI analysis of cerebral blood and CSF flow dynamic interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of cardiac resynchronization therapy response through machine learning and personalized models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Taconné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimi Piedad Owashi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Al Wazzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12987-024-00578-w⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.108986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761660v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating the accuracy of real-time phase-contrast MRI and quantifying the effects of free breathing on cerebrospinal fluid dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (1), pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12987-024-00520-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Shunt Placement on CSF Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-contrast MRI analysis of cerebral blood and CSF flow dynamic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Piedad Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines12010020⟩</w:t>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12987-024-00578-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453728v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic and hemodynamic interactions in chronic hydrocephalus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effects of Free Breathing on Cerebral Venous Flow: a real-time phase contrast MRI study in healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11112931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94, pp.JN-RM-0965-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0965-23.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347643v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Free Breathing on Cerebral Venous Flow: a real-time phase contrast MRI study in healthy adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pan Liu</w:t>
+                <w:t xml:space="preserve">Hydrodynamic and hemodynamic interactions in chronic hydrocephalus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heimiri Monnier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 94, pp.JN-RM-0965-23. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (11), pp.2931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0965-23.2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11112931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315803v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral arterial flow dynamics during systole and diastole phases in young and older healthy adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Shunt Placement on CSF Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (1), pp.65. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12987-023-00467-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines12010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207653v1</w:t>
+                <w:t xml:space="preserve">hal-04453728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desynchronization Strain Patterns and Contractility in Left Bundle Branch Block through Computer Model Simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebral arterial flow dynamics during systole and diastole phases in young and older healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Piedad Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcdd9020053⟩</w:t>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12987-023-00467-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593832v1</w:t>
+                <w:t xml:space="preserve">hal-04207653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSF flows dynamics versus morphological and pressure-related parameters considered in NPH patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Resistance to cerebrospinal fluid outflow versus “pseudo” intracranial compliances in hydrocephalus patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kone Vakaramoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zofia Czosnyka</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bouzerar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (Supplément 1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021202v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological evaluation versus infusion test in hydrocephalus patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kone Vakaramoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Czosnyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (Supplément 1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based analysis of myocardial strains in left bundle branch block</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">CSF flows dynamics versus morphological and pressure-related parameters considered in NPH patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Hubert</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kone Vakaramoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Czosnyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (Supplément 1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931071v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo&amp;quot; intracranial compliances in hydrocephalus patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Balédent</w:t>
+                <w:t xml:space="preserve">Desynchronization Strain Patterns and Contractility in Left Bundle Branch Block through Computer Model Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi P Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. P. Owashi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roger Bouzerar</w:t>
+                <w:t xml:space="preserve">Marion Taconné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcdd9020053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021190v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to cerebrospinal fluid outflow versus “pseudo” intracranial compliances in hydrocephalus patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Model-based analysis of myocardial strains in left bundle branch block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taconne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Metanbou</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Bouzerar</w:t>
+                <w:t xml:space="preserve">J Duchenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.833003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fams.2022.833003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021413v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based analysis of myocardial strain in left bundle branch block patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Pseudo&amp;quot; intracranial compliances in hydrocephalus patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Hernandez</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kone Vakaramoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bouzerar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (Supplément 1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155824v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based estimation of left ventricular pressure and myocardial work in aortic stenosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kimi P Owashi</w:t>
+                <w:t xml:space="preserve">Non-invasive estimation of myocardial work in aortic stenosis from modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alfredo I Hernández</w:t>
+                <w:t xml:space="preserve">A. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229609⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (Supplement_2), pp.51-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjci/ehaa946.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02527510v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive estimation of myocardial work in aortic stenosis from modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based estimation of left ventricular pressure and myocardial work in aortic stenosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi P Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. R. Owashi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Hernandez</w:t>
+                <w:t xml:space="preserve">Alfredo I Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (Supplement_2), pp.51-51. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.e0229609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ehjci/ehaa946.0051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155845v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02527510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Model-based analysis of myocardial strain in left bundle branch block patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ESC Congress 2020 - The Digital Experience 29 August - 1 September 2020 Abstract Supplement, 41 (Supplement_2), pp.44-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjci/ehaa946.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electromyography of the masticatory muscles during biting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sapin - de Brosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (sup1), pp.S155-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3219,3515 +3323,3515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craniospinal compliance studied by PC-MRI and intracranial pressure measurement in hydrocephalus patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which Came First: Ventricular Enlargement or Abnormal CSF Circulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan LIU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiachen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Attekeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 ISMRM &amp; ISMRT Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Honolulu, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58530/2025/4714⟩</w:t>
+              <w:t xml:space="preserve">, Proc. Intl. Soc. Mag. Reson. Med., May 2025, Honolulu, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58530/2025/1063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274061v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration Can Trigger Cerebrovascular Reactivity: A New Method to Quantify Respiratory-Driven CVR Using Real-time phase contrast MRI</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aqueduct pressure gradient quantified by MRI in hydrocephalus populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan LIU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Attekeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiachen Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2025-International Society for Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 ISMRM &amp; ISMRT Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proc. Intl. Soc. Mag. Reson. Med., May 2025, Honolulu, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58530/2025/0589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092743v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueduct pressure gradient quantified by MRI in hydrocephalus populations.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jiachen Xie</w:t>
+                <w:t xml:space="preserve">Respiration Can Trigger Cerebrovascular Reactivity: A New Method to Quantify Respiratory-Driven CVR Using Real-time phase contrast MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuting Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heimiri Monnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 ISMRM &amp; ISMRT Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM 2025-International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proc. Intl. Soc. Mag. Reson. Med., May 2025, Honolulu (Hawai'i), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274022v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Came First: Ventricular Enlargement or Abnormal CSF Circulation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pan LIU</w:t>
+                <w:t xml:space="preserve">Craniospinal compliance studied by PC-MRI and intracranial pressure measurement in hydrocephalus patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiachen Xie</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 ISMRM &amp; ISMRT Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Proc. Intl. Soc. Mag. Reson. Med., May 2025, Honolulu, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58530/2025/1063⟩</w:t>
+              <w:t xml:space="preserve">, May 2025, Honolulu, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58530/2025/4714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274008v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Breathing and Cardiac functions interact with Cerebral arterio-venous blood flows: Origin of CSF oscillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Using Real Time Phase contrast MRI to investigate CSF oscillations and aqueductal pressure gradients during free breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heimiri Monnier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2024, Singapoore, Singapore. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58530/2024/4923⟩</w:t>
+              <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2024, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58530/2024/1189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627956v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Real Time Phase contrast MRI to investigate CSF oscillations and aqueductal pressure gradients during free breathing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">How Breathing and Cardiac functions interact with Cerebral arterio-venous blood flows: Origin of CSF oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2024, Singapore, Singapore. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58530/2024/1189⟩</w:t>
+              <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2024, Singapoore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58530/2024/4923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627954v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral arterial venous blood flow dynamics under the influence of free and deep breathing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2024, Singapore, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58530/2024/2201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'hétérogénéité du système veineux cérébral en IRM à contraste de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Amiénoise de Recherche en Santé (JARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, AMIENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time phase contrast sequences versus conventional phase contrast sequences in cerebral blood flow quantification: an in vivo study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cerebral arterial dynamic in hydrocephalus patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Capel</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Czosnyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Smielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2023 - International Society for Magnetic Resonance in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrocephalus 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Hamburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135304v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume changes in cerebral vascular and CSF compartments in hydrocephalus patients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Peut-on mesurer la compliance intracrânienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Smielewski</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smielewski P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metanbou Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Czosnyka M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrocephalus 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Congrès de la SFNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de NeuroChirurgie, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289778v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of cerebral compliances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Transformation NPH Symposium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification par IRM des pulsations du liquide cérébro spinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (6ème SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic radiologique et diagnostic barométrique des hydrocéphalies chroniques de l'adulte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volume changes in cerebral vascular and CSF compartments in hydrocephalus patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Czosnyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Smielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de NeuroChirurgie, Mar 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Hydrocephalus 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324064v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of free breathing on cerebrospinal fluid hydrodynamics: a study based on real-time phase-contrast MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Real-time phase contrast sequences versus conventional phase contrast sequences in cerebral blood flow quantification: an in vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan LIU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2023 - International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Toronto (ON), Canada. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58530/2023/1187⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58530/2023/2295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135327v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of responder profiles for cardiac resynchronisation therapy based on explainable machine-learning and virtual patient approaches</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Diagnostic radiologique et diagnostic barométrique des hydrocéphalies chroniques de l'adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACVI 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la SFNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de NeuroChirurgie, Mar 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350487v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral flows pulse morphology explorations.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of free breathing on cerebrospinal fluid hydrodynamics: a study based on real-time phase-contrast MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan LIU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimi Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimiri Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Transformation NPH Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMRM 2023 - International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toronto (ON), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58530/2023/1187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289813v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on mesurer la compliance intracrânienne ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Characterisation of responder profiles for cardiac resynchronisation therapy based on explainable machine-learning and virtual patient approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Taconne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Le Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Czosnyka M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFNC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EACVI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Barcelona, Spain. pp.jead119.289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjci/jead119.289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324009v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral arterial dynamic in hydrocephalus patients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Cerebral flows pulse morphology explorations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrocephalus 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Innovation and Transformation NPH Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289736v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craniospinal compliance is not just a number.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bouzerar</w:t>
+                <w:t xml:space="preserve">Model-based and Unsupervised Machine-learning Approaches for the Characterization of Responder Profiles for Cardiac Resynchronization Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taconne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al Wazzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Intracranial Pressure and Brain Monitoring ICP 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Computing in Cardiology, CinC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tempere, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22489/CinC.2022.324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289919v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial blood dynamic for ICP waveform analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Craniospinal compliance is not just a number.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouzerar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Intracranial Pressure and Brain Monitoring ICP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289875v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to cerebrospinal fluid outflow versus pseudo intracranial compliances in hydrocephalus patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arterial blood dynamic for ICP waveform analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrocephalus 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gothenburg (Sweden), Sweden</w:t>
+              <w:t xml:space="preserve">International Symposium on Intracranial Pressure and Brain Monitoring ICP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319944v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is ICP the main source of cerebral venous blood dynamics?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Resistance to cerebrospinal fluid outflow versus pseudo intracranial compliances in hydrocephalus patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bouzerar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Intracranial Pressure and Brain Monitoring ICP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Hydrocephalus 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gothenburg (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289894v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-intracranial compliances in hydrocephalus patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebral arterial flow dynamics during systolic and diastolic phases in healthy young adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrocephalus 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gothenburg (Sweden), Sweden</w:t>
+              <w:t xml:space="preserve">Bridging the Gap: from Brain Mechanics to Brain Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leiden, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319943v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral arterial flow dynamics during systolic and diastolic phases in healthy young adults.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Is ICP the main source of cerebral venous blood dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging the Gap: from Brain Mechanics to Brain Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leiden, Denmark</w:t>
+              <w:t xml:space="preserve">International Symposium on Intracranial Pressure and Brain Monitoring ICP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289935v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based and Unsupervised Machine-learning Approaches for the Characterization of Responder Profiles for Cardiac Resynchronization Therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K.P. Owashi</w:t>
+                <w:t xml:space="preserve">Pseudo-intracranial compliances in hydrocephalus patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al Wazzan</w:t>
+                <w:t xml:space="preserve">V Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Metanbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bouzerar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Computing in Cardiology, CinC 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrocephalus 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gothenburg (Sweden), Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089289v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis and Parameter Identification of a Cardiovascular Model in Aortic Stenosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taconne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Computing in Cardiology, CinC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Brno, Czech Republic. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CinC53138.2021.9662851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-Specific Analysis of Myocardial Strains in Left Bundle Branch Block Based on Computational Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Computing in Cardiology, CinC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Rimini, Italy. pp.9344313, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22489/CinC.2020.220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Identification of a Cardiovascular Model for the Estimation of Ventricular Pressure on Aortic Stenosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Computing in Cardiology, CinC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Singapore, Singapore. pp.9005664, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/CinC49843.2019.9005664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6737,404 +6841,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of cerebral drainage studied by phase contrast MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faisabilité de l'application clinique de séquences de Contraste de Phase en Temps Réel (TR-CP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Amienoise de Recherche en Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application in vivo de l'IRM contraste de phase en temps réel - Quantification de l'effet de la respiration sur les artères cérébrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimiri Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P. Owashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Metanbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (6ème SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7144,114 +7248,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based analysis of myocardial strains for the evaluation of cardiovascular function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimi Piedad Owashi Vallejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. Université de Rennes, 2021. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021REN1S043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03456920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7398,51 +7502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuting Wen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Owashi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heimiri Monnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Metanbou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13051106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05302209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Xie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Attekeble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Constans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.70139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120988" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims-24-1589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05294750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121490" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04865702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00612-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taconn&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Rolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Galli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Owashi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Al Wazzan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108986" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04761660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Piedad Owashi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bal&#233;dent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00578-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00520-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04453728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12010020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11112931" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0965-23.2023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04207653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-023-00467-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi P Owashi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtial" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd9020053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kone Vakaramoko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Czosnyka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taconne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Galli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duchenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2022.833003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bouzerar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/ehaa946.0044" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02527510v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229609" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Owashi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/ehaa946.0051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Owashi Vallejo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sapin - de Brosses" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382908" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/4714" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092743v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baledent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan LIU" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/0589" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/1063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/4923" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/1189" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/2201" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135304v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/2295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289778v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czosnyka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Smielewski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479470v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/1187" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350487v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taconne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jead119.289" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289813v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smielewski P" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metanbou Serge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czosnyka M" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzerar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Rolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Owashi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Wazzan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2022.324" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Panis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CinC53138.2021.9662851" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157780v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Hernandez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2020.220" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535131v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CinC49843.2019.9005664" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Fall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03456920v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Piedad Owashi Vallejo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN1S043" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuting Wen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Owashi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.70322" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05594264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bal&#233;dent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcag126" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04865702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heimiri Monnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Metanbou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00612-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Attekeble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Xie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/qims-24-1589" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2024.120988" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05302209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Constans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.70139" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05057660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13051106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05294750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taconn&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Rolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Galli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Owashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Al Wazzan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108986" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00520-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04761660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Piedad Owashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-024-00578-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0965-23.2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11112931" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04453728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12010020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04207653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-023-00467-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kone Vakaramoko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bouzerar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Czosnyka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi P Owashi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtial" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd9020053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taconne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Galli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duchenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2022.833003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04021190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Owashi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/ehaa946.0051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02527510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo I Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229609" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/ehaa946.0044" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121771v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Owashi Vallejo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sapin - de Brosses" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382908" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan LIU" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/1063" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baledent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/0589" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092743v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2025/4714" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/1189" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627956v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/4923" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628748v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/2201" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289736v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czosnyka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Smielewski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smielewski P" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metanbou Serge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czosnyka M" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289842v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135304v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/2295" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135327v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2023/1187" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taconne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jead119.289" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Rolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Owashi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Wazzan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2022.324" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289919v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzerar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289875v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596082v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Panis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CinC53138.2021.9662851" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Hernandez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22489/CinC.2020.220" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535131v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CinC49843.2019.9005664" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725399v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316280v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Fall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03456920v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimi Piedad Owashi Vallejo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021REN1S043" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>