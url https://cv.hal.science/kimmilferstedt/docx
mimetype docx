--- v1 (2026-03-29)
+++ v2 (2026-05-02)
@@ -4697,51 +4697,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4856,1499 +4856,1486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygenic photogranules change metabolism when exposed to shifts in carbon and light availabilities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial composition of inoculum influences physical properties of photogranule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Billery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Gaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Microbial Ecology and Water Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">1st International Conference on Photogranule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHE UNESCO; INRAE; UMASS, Sep 2025, Delft (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179195v1</w:t>
+                <w:t xml:space="preserve">hal-05601539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’hétérogénéité multi-échelle des agrégats bactériens pour piloter les procédés à photogranules</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxygenic photogranules change metabolism when exposed to shifts in carbon and light availabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Della-Negra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Séguéla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBES 2024 Bienvenue chez les Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">11. Microbial Ecology and Water Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823788v1</w:t>
+                <w:t xml:space="preserve">hal-05179195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatic adaptation of cyanobacterial strains isolated from photogranules exposed to light of different colors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de l’hétérogénéité multi-échelle des agrégats bactériens pour piloter les procédés à photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Valladolid, Espagne, Sep 2024, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">MICROBES 2024 Bienvenue chez les Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795195v1</w:t>
+                <w:t xml:space="preserve">hal-04823788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale structuring of biologically active aggregates used in biotechnology: photogranules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromatic adaptation of cyanobacterial strains isolated from photogranules exposed to light of different colors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Reignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. International Conference on Novel PhotoRefineries for Resource Recovery (PHOTOREFINERIES 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valladolid, Espagne, Sep 2024, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823867v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Biological Methane Potential of photosynthetic granules when grown in SBR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale structuring of biologically active aggregates used in biotechnology: photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152033v1</w:t>
+                <w:t xml:space="preserve">hal-04823867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility and complexity of nutrients present in residual microalgal-bacterial biomass for soil conditioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Biological Methane Potential of photosynthetic granules when grown in SBR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Galea-Outón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Jimenez</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference for Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lake Garda, Italy</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152108v1</w:t>
+                <w:t xml:space="preserve">hal-04152033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatic adaptation of cyanobacteria exposed to different light spectra: an engineering tool to direct pigment production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accessibility and complexity of nutrients present in residual microalgal-bacterial biomass for soil conditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Romero-Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Galea-Outón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Buitrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Frontier Scientists Workshop: Environmental Bio-Technology Workshop for Reducing GHGs Emissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Academy of Science and Technology, Nov 2022, Narbonne, France</w:t>
+              <w:t xml:space="preserve">4. International Conference for Bioresource Technology for Bioenergy, Bioproducts &amp; Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lake Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152281v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologically engineering methanotrophic photogranules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromatic adaptation of cyanobacteria exposed to different light spectra: an engineering tool to direct pigment production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roald Kommedal</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Reignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. IWA Wastewater Ponds and Algal Technologies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Jul 2022, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">42. Frontier Scientists Workshop: Environmental Bio-Technology Workshop for Reducing GHGs Emissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Academy of Science and Technology, Nov 2022, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151639v1</w:t>
+                <w:t xml:space="preserve">hal-04152281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of cyanobacterial strains determine the spatial development of a complex phototrophic microbial community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecologically engineering methanotrophic photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Sukma Safitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roald Kommedal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Frontier Scientists Workshop: Environmental Bio-Technology Workshop for Reducing GHGs Emissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Academy of Science and Technology, Nov 2022, Narbonne, France</w:t>
+              <w:t xml:space="preserve">13. IWA Wastewater Ponds and Algal Technologies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jul 2022, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152290v1</w:t>
+                <w:t xml:space="preserve">hal-04151639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering light-driven microbial syntrophies for the generation of value-added products from waste</w:t>
+                <w:t xml:space="preserve">Properties of cyanobacterial strains determine the spatial development of a complex phototrophic microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theo Murphy scientific meeting “Microbial ecology for engineering biology”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the Royal Society UK, Mar 2022, Steventon, United Kingdom</w:t>
+              <w:t xml:space="preserve">42. Frontier Scientists Workshop: Environmental Bio-Technology Workshop for Reducing GHGs Emissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Academy of Science and Technology, Nov 2022, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152190v1</w:t>
+                <w:t xml:space="preserve">hal-04152290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale activities of individual photogranules as a function of light and carbon availabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering light-driven microbial syntrophies for the generation of value-added products from waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Online, South Korea</w:t>
+              <w:t xml:space="preserve">Theo Murphy scientific meeting “Microbial ecology for engineering biology”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the Royal Society UK, Mar 2022, Steventon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033341v1</w:t>
+                <w:t xml:space="preserve">hal-04152190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triangular syntrophic interactions in methanotrophic photogranules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscale activities of individual photogranules as a function of light and carbon availabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Online, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280523v1</w:t>
+                <w:t xml:space="preserve">hal-03033341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic consortium of methanotrophy and phototrophy for biological methane conversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hando Ko</w:t>
+                <w:t xml:space="preserve">Triangular syntrophic interactions in methanotrophic photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. online Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">28th Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739394v1</w:t>
+                <w:t xml:space="preserve">hal-03280523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological engineering of photogranules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic consortium of methanotrophy and phototrophy for biological methane conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong-Geol Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hando Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Biofilms Virtual Conference: Emerging Trends and Developments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA), Dec 2020, Online, France</w:t>
+              <w:t xml:space="preserve">28. online Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280539v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygenic photogranules: from ecology to wastewater treatment</w:t>
+                <w:t xml:space="preserve">Ecological engineering of photogranules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2019 - Rencontre des Microbiologistes Région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région Occitanie. FRA., Feb 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IWA Biofilms Virtual Conference: Emerging Trends and Developments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA), Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791633v1</w:t>
+                <w:t xml:space="preserve">hal-03280539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the biological activity of a fluffy oxygenic photogranule</w:t>
               </w:r>
@@ -6436,881 +6423,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturally occuring cyanobacteria can form oxygenic photogranules to treat wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygenic photogranules: from ecology to wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International conference on toxic cyanobacteria “Learning from the past to predict the future”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2019 - Rencontre des Microbiologistes Région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Occitanie. FRA., Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735765v1</w:t>
+                <w:t xml:space="preserve">hal-02791633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of value-added molecules from wastewater, example oxygenic photogranules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naturally occuring cyanobacteria can form oxygenic photogranules to treat wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention of the Korean Civil Engineering Society 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pyungchang, South Korea</w:t>
+              <w:t xml:space="preserve">11. International conference on toxic cyanobacteria “Learning from the past to predict the future”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917621v1</w:t>
+                <w:t xml:space="preserve">hal-02735765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental coalescence of microbial communities in anaerobic digesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of value-added molecules from wastewater, example oxygenic photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Convention of the Korean Civil Engineering Society 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pyungchang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786680v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the use of oxygenic photogranules for wastewater treatment in sequencing batch reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Himanshu Kumar Khuntia</w:t>
+                <w:t xml:space="preserve">Experimental coalescence of microbial communities in anaerobic digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786681v1</w:t>
+                <w:t xml:space="preserve">hal-02786680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of cyanobacteria for photogranulation through individual based modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Optimizing the use of oxygenic photogranules for wastewater treatment in sequencing batch reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himanshu Kumar Khuntia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786936v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacterial abundance drives photogranulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the role of cyanobacteria for photogranulation through individual based modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Biofilms: Granular Sludge Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Delft University of Technology (DTU). NLD. International Water Association (IWA), INT., Mar 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799544v1</w:t>
+                <w:t xml:space="preserve">hal-02786936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate complexity favors community coalescence after mixing of methane-producing communities</w:t>
+                <w:t xml:space="preserve">Cyanobacterial abundance drives photogranulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angus Buckling</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Wageningen, INT., Aug 2018, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">IWA Biofilms: Granular Sludge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delft University of Technology (DTU). NLD. International Water Association (IWA), INT., Mar 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737121v1</w:t>
+                <w:t xml:space="preserve">hal-01799544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring minimum conditions allowing photogranulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate complexity favors community coalescence after mixing of methane-producing communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Plouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Sierocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angus Buckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Wageningen, INT., Aug 2018, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786939v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological engineering of granular phototrophic ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring minimum conditions allowing photogranulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7319,3004 +7345,3086 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791635v1</w:t>
+                <w:t xml:space="preserve">hal-02786939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENgineerInG interactions in Methanogenic communities at the Ecosystem level - ENIGME</w:t>
+                <w:t xml:space="preserve">Ecological engineering of granular phototrophic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEM days (Meta’omics of the microbial ecosystems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787610v1</w:t>
+                <w:t xml:space="preserve">hal-02791635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological engineering for piloting bioprocesses</w:t>
+                <w:t xml:space="preserve">ENgineerInG interactions in Methanogenic communities at the Ecosystem level - ENIGME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biotechnology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inha University. KOR., Oct 2017, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">MEM days (Meta’omics of the microbial ecosystems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785336v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing performance of bioprocesses through ecological engineering</w:t>
+                <w:t xml:space="preserve">Ecological engineering for piloting bioprocesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Società Italiana di Microbiologia Agraria, Alimentare e Ambientale (SIMTREA). Institut National de la Recherche Agronomique (INRA), FRA., Oct 2017, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Environmental Biotechnology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inha University. KOR., Oct 2017, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736529v1</w:t>
+                <w:t xml:space="preserve">hal-02785336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication of experiments in anaerobic digestion: simpler, greater and easier than you had ever hoped</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing performance of bioprocesses through ecological engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Società Italiana di Microbiologia Agraria, Alimentare e Ambientale (SIMTREA). Institut National de la Recherche Agronomique (INRA), FRA., Oct 2017, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733779v1</w:t>
+                <w:t xml:space="preserve">hal-02736529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of oxygenic photo-granules and its application for aeration-free wastewater treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caitlyn Butler</w:t>
+                <w:t xml:space="preserve">Replication of experiments in anaerobic digestion: simpler, greater and easier than you had ever hoped</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Plouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEFTEC 2017 - 90. annual Water Environment Federation’s Annual Technical Exhibition and Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Water Environment Federation (WEF). USA., Sep 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737810v1</w:t>
+                <w:t xml:space="preserve">hal-02733779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed chemostats: a smart way for serious testing of ecological theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Plouchart</w:t>
+                <w:t xml:space="preserve">Formation of oxygenic photo-granules and its application for aeration-free wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chul Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed S Abouhend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenye Camilla Kuo-Dahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlyn Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">WEFTEC 2017 - 90. annual Water Environment Federation’s Annual Technical Exhibition and Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Water Environment Federation (WEF). USA., Sep 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739627v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogranules may shake sewage treatment up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplexed chemostats: a smart way for serious testing of ecological theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Plouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chul Park</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739957v1</w:t>
+                <w:t xml:space="preserve">hal-02739627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Photogranules may shake sewage treatment up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chul Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages On Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531724v1</w:t>
+                <w:t xml:space="preserve">hal-02739957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological engineering of oxygenic photogranules for biotechnological applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Biohydrogen and Biorefinery Symposium (ABBS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Phages On Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792673v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of chemicals and energy carrier from lignocellulosic compounds by dark fermentation: impact of inoculum history and nature of sugars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological engineering of oxygenic photogranules for biotechnological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Asia Biohydrogen and Biorefinery Symposium (ABBS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740886v1</w:t>
+                <w:t xml:space="preserve">hal-02792673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological engineering of microbial communities for managing the performance of bioprocesses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of chemicals and energy carrier from lignocellulosic compounds by dark fermentation: impact of inoculum history and nature of sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weekly seminar at the Department of Civil and Environmental Engineering at UMASS Amherst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Massachusetts (UMASS). Amherst, USA., Jul 2015, Amherst, United States</w:t>
+              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791860v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological engineering of microbial communities for managing the performance of bioprocesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weekly seminar series in the Department of Environmental Engineering at UIUC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Illinois at Urbana-Champaign. USA., Jul 2015, Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">Weekly seminar at the Department of Civil and Environmental Engineering at UMASS Amherst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Massachusetts (UMASS). Amherst, USA., Jul 2015, Amherst, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793643v1</w:t>
+                <w:t xml:space="preserve">hal-02791860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager les ressources microbiennes impliquées dans la digestion anaérobie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological engineering of microbial communities for managing the performance of bioprocesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation (JRI2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). Rennes, FRA., Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Weekly seminar series in the Department of Environmental Engineering at UIUC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Illinois at Urbana-Champaign. USA., Jul 2015, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163005v1</w:t>
+                <w:t xml:space="preserve">hal-02793643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamentous cyanobacteria in granular biofilms containing microalgae and bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camilla Kuo-Dahab</w:t>
+                <w:t xml:space="preserve">Manager les ressources microbiennes impliquées dans la digestion anaérobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">249. American Chemical Society National Meeting &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Mar 2015, Denver, United States</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation (JRI2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). Rennes, FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742286v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing ecosystems during start-up of anaerobic digesters improves final performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filamentous cyanobacteria in granular biofilms containing microalgae and bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristie Stauch-White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kuo-Dahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chul Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Anaerobic Digestion. AD Technology and Microbial Ecology for Sustainable Development (ADTech2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Feb 2015, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">249. American Chemical Society National Meeting &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Mar 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163002v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neglecting the inoculum of anaerobic digesters: a missed opportunity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Mixing ecosystems during start-up of anaerobic digesters improves final performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">International Conference on Anaerobic Digestion. AD Technology and Microbial Ecology for Sustainable Development (ADTech2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Feb 2015, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739859v1</w:t>
+                <w:t xml:space="preserve">hal-01163002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering and managing microbial ecosystems to obtain and maintain a desired process performance – Ecological (and molecular) approaches for biotechnological questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neglecting the inoculum of anaerobic digesters: a missed opportunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Korean Institute for Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Institute for Energy Research (KIER). Daejon, KOR., Aug 2014, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792015v1</w:t>
+                <w:t xml:space="preserve">hal-02739859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is performance of anaerobic digestion dictated by the inoculum and traceable by bioindicators?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering and managing microbial ecosystems to obtain and maintain a desired process performance – Ecological (and molecular) approaches for biotechnological questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Seminar at Korean Institute for Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Institute for Energy Research (KIER). Daejon, KOR., Aug 2014, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741657v1</w:t>
+                <w:t xml:space="preserve">hal-02792015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we best engineer and manage microbial ecosystems to obtain and maintain a desired process performance and stability?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is performance of anaerobic digestion dictated by the inoculum and traceable by bioindicators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau INRA Nutrition et Ecosystèmes Microbiens (NEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792043v1</w:t>
+                <w:t xml:space="preserve">hal-02741657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity effects explain overyielding in assembled anaerobic foodwebs</w:t>
+                <w:t xml:space="preserve">How can we best engineer and manage microbial ecosystems to obtain and maintain a desired process performance and stability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau INRA Nutrition et Ecosystèmes Microbiens (NEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739651v1</w:t>
+                <w:t xml:space="preserve">hal-02792043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydrodynamic perturbations on physical structure and microbiological composition of biofilm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity effects explain overyielding in assembled anaerobic foodwebs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Biofilm Reactors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744624v1</w:t>
+                <w:t xml:space="preserve">hal-02739651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does community structure affect performance of ecosystem function ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of hydrodynamic perturbations on physical structure and microbiological composition of biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Saur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des microbiologistes de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., Nov 2012, Isle-sur-la-Sorgue, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Biofilm Reactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744895v1</w:t>
+                <w:t xml:space="preserve">hal-02744624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex autochthonous biofilm community limits the invasion of a pure culture Aquabacterium spp. at various concentrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does community structure affect performance of ecosystem function ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilms 5 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR MICrobiologie de l'ALImentation au Service de la Santé Humaine (1319)., Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées des microbiologistes de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Microbiologie et Chaîne Alimentaire (1194)., Nov 2012, Isle-sur-la-Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745940v1</w:t>
+                <w:t xml:space="preserve">hal-02744895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des biofilms mixtes par des perturbations abiotiques. La monochloramine dicte la morphologie, les communautés bactériennes et les EPS à long terme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex autochthonous biofilm community limits the invasion of a pure culture Aquabacterium spp. at various concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micol Bellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Thématiques, Les biofilms au service des biotechnologies, Bioénergies, Agro-alimentaire, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jan 2012, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Biofilms 5 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR MICrobiologie de l'ALImentation au Service de la Santé Humaine (1319)., Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745841v1</w:t>
+                <w:t xml:space="preserve">hal-02745940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of a biofilm: a resilient background community strikes back</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micol Bellucci</w:t>
+                <w:t xml:space="preserve">Gestion des biofilms mixtes par des perturbations abiotiques. La monochloramine dicte la morphologie, les communautés bactériennes et les EPS à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilms 5 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR MICrobiologie de l'ALImentation au Service de la Santé Humaine (1319)., Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées Thématiques, Les biofilms au service des biotechnologies, Bioénergies, Agro-alimentaire, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jan 2012, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744959v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and regrowth of multi-species biofilms during periods of monochloramine pulse injections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of a biofilm: a resilient background community strikes back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micol Bellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Biofilm Conference 2011 Processes in Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Biofilms 5 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR MICrobiologie de l'ALImentation au Service de la Santé Humaine (1319)., Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744392v1</w:t>
+                <w:t xml:space="preserve">hal-02744959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient morphology - Resistant community: recovery of multi-species biofilms after disturbance</w:t>
+                <w:t xml:space="preserve">Development and regrowth of multi-species biofilms during periods of monochloramine pulse injections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress of European Microbiologists - FEMS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">IWA Biofilm Conference 2011 Processes in Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744657v1</w:t>
+                <w:t xml:space="preserve">hal-02744392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance frequency affects morphology and community composition of a biofilm</w:t>
+                <w:t xml:space="preserve">Resilient morphology - Resistant community: recovery of multi-species biofilms after disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13 - Stewards of a changing planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2010, Seattle, United States</w:t>
+              <w:t xml:space="preserve">4. Congress of European Microbiologists - FEMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753429v1</w:t>
+                <w:t xml:space="preserve">hal-02744657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Disturbance frequency affects morphology and community composition of a biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13 - Stewards of a changing planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2010, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la réponse d'une sonde FBRM dans le cas de particules de forme quelconque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Mekki Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10331,51 +10439,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque Cristallisation et Précipitation Industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Saint-Etienne, France. pp.169-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10385,51 +10493,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inoculating the microbiota for functional control - a seemingly impossible undertaking, a reflection on deadlocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10458,73 +10566,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Symposium on Microbial Ecology (ISME19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un protocole de co-extractions transcriptomiques et métabolomiques pour la caractérisation des photogranules oxygéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Séguéla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10583,73 +10691,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées du RFMF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is performance of anaerobic digestion dictated by the inoculum and traceable by bioindicators ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10691,73 +10799,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference “Applied &amp; Environmental Microbiology: Microbes that Influence, Sustain and Protect Our Planet”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, South Hadley, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory effect on biofilm development: biofilm history stronger than environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10799,73 +10907,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Vienne, Austria. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex autochthonous biofilm community limits the invasion of a pure culture of Aquabacterium sp. at various concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micol Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10874,150 +10982,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. international Conference on Biofilm Reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. , 2013, 9th International Conference on Biofilm Reactors. Conference Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to choose the best inoculum for starting an anaerobic digester?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Sandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11032,73 +11140,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between autochthonous microbial community and invading microbial strains in biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micol Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11157,73 +11265,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbances as lever for managing biofilm morphology and community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11265,198 +11373,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction efficace des biofilms par combinaison d'un traitement chimique et hydrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech/ Réseau National Biofilms ; Gestion des biofilms, enjeux industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Romainville, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic bacterial infection of a paper mill ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11498,51 +11606,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Microbial Ecology ISME 13 - Stewards of a changing planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seattle, United States. , 2010, Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11552,141 +11660,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des développements méthodologiques multi-omiques en méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEC&amp;DOC, 2024, 978-2-7430-2673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11696,91 +11804,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological engineering of microbial communities for a use in the environmental biorefinery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Université Montpellier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04943042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11790,51 +11898,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of removing dissolved methane from a liquid composition using biomass in the form of granules and granules of biomass for implementing same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11856,99 +11964,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Sukma Safitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roald Kommedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sousbie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP20305063. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Methanotrophic Oxygenic PhotoGranules (MOPG) for methane removal from effluent of any type of anaerobic digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11970,77 +12078,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Sukma Safitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roald Kommedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sousbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : Déclaration d'Invention DI-RV-19-0042. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12050,51 +12158,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single community dominates structure and function of a mixture of multiple methanogenic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Sierocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12146,65 +12254,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId268"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12351,51 +12459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yamborko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schwab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Davoudpour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33762-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea-Out&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Billery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Gaval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-025-09728-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Frasca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Coronado-Apodaca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02495-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130986" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Joosten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ashoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Hoon Jun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Do Ko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwon Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020277" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Sukma Safitri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Kommedal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2021.100106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;rand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124204" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouazaite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27585" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Abouhend" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeera A. Ansari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn Butler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b04745" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3784" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Plouchart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193748" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcnair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye C. Kuo-Dahab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn S. Butler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Venkiteshwaran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.12.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Jung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhoon Hwang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sierocinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grosskopf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Butler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Abouhend" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16614-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Zitomer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carmona Martinez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bellucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630346v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.05.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080692" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bacheley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.07.081" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KJW2ZWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neyret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-012-1196-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A07D4E8FE6FC470E1A14304E6404C98454113141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Milferstedt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Pons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morgenroth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22075" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21831" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V6753C6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.294" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284113v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20893" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284119v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.01.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52WVLF03-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Reignaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823867v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152033v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152281v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151639v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152290v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Geol Na" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hando Ko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791633v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735765v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Kumar Khuntia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786936v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Buckling" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786939v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791635v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787610v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785336v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733779v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737810v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Abouhend" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739627v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791860v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793643v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163005v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742286v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Stauch-White" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163002v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739859v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792015v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741657v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792043v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739651v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744624v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744895v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745940v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745841v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744392v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744657v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023433v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vivier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Mekki Berrada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613787v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740460v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749310v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744473v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sandre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747075v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749394v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753430v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04943042v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152483v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152468v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yamborko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schwab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Davoudpour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33762-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea-Out&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Billery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Gaval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-025-09728-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Frasca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Coronado-Apodaca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02495-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130986" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Joosten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ashoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Hoon Jun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Do Ko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwon Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020277" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Sukma Safitri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Kommedal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2021.100106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;rand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124204" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouazaite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27585" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Abouhend" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeera A. Ansari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn Butler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b04745" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3784" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Plouchart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193748" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcnair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye C. Kuo-Dahab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn S. Butler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Venkiteshwaran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.12.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Jung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhoon Hwang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sierocinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grosskopf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Butler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Abouhend" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16614-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Zitomer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carmona Martinez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bellucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630346v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.05.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080692" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bacheley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.07.081" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KJW2ZWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neyret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-012-1196-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A07D4E8FE6FC470E1A14304E6404C98454113141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Milferstedt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Pons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morgenroth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22075" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21831" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V6753C6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.294" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284113v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20893" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284119v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.01.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52WVLF03-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Reignaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823867v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152033v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152281v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033341v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739394v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Geol Na" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hando Ko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280539v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917621v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786681v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Kumar Khuntia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Buckling" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786939v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Abouhend" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739627v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740886v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791860v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793643v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742286v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Stauch-White" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163002v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739859v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741657v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739651v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744624v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744895v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744392v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023433v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vivier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Mekki Berrada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795112v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613787v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740460v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749310v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sandre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747075v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753430v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04943042v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152468v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790868v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>