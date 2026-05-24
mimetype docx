--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -4479,247 +4479,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical method for long-term and large-scale monitoring of spatial biofilm development</w:t>
+                <w:t xml:space="preserve">Modeling of chord length distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morgenroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 94 (4), pp.773-782. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (12), pp.3962 - 3973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bit.20893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284113v1</w:t>
+                <w:t xml:space="preserve">hal-00284119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of chord length distributions</w:t>
+                <w:t xml:space="preserve">Optical method for long-term and large-scale monitoring of spatial biofilm development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morgenroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94 (4), pp.773-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.20893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.01.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00284119v1</w:t>
+                <w:t xml:space="preserve">hal-00284113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7045,243 +7045,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacterial abundance drives photogranulation</w:t>
+                <w:t xml:space="preserve">Substrate complexity favors community coalescence after mixing of methane-producing communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Esmee Joosten</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Plouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Sierocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angus Buckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Biofilms: Granular Sludge Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Delft University of Technology (DTU). NLD. International Water Association (IWA), INT., Mar 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Wageningen, INT., Aug 2018, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799544v1</w:t>
+                <w:t xml:space="preserve">hal-02737121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate complexity favors community coalescence after mixing of methane-producing communities</w:t>
+                <w:t xml:space="preserve">Cyanobacterial abundance drives photogranulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angus Buckling</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Wageningen, INT., Aug 2018, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">IWA Biofilms: Granular Sludge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delft University of Technology (DTU). NLD. International Water Association (IWA), INT., Mar 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737121v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring minimum conditions allowing photogranulation</w:t>
               </w:r>
@@ -8090,247 +8090,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogranules may shake sewage treatment up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Phages On Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739957v1</w:t>
+                <w:t xml:space="preserve">hal-01531724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Photogranules may shake sewage treatment up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chul Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phages On Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531724v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological engineering of oxygenic photogranules for biotechnological applications</w:t>
               </w:r>
@@ -10501,247 +10501,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoculating the microbiota for functional control - a seemingly impossible undertaking, a reflection on deadlocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Développement d’un protocole de co-extractions transcriptomiques et métabolomiques pour la caractérisation des photogranules oxygéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Séguéla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Symposium on Microbial Ecology (ISME19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa. 2024</w:t>
+              <w:t xml:space="preserve">16. Journées du RFMF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795112v1</w:t>
+                <w:t xml:space="preserve">hal-04613787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un protocole de co-extractions transcriptomiques et métabolomiques pour la caractérisation des photogranules oxygéniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+                <w:t xml:space="preserve">Inoculating the microbiota for functional control - a seemingly impossible undertaking, a reflection on deadlocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées du RFMF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">19. International Symposium on Microbial Ecology (ISME19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613787v1</w:t>
+                <w:t xml:space="preserve">hal-04795112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is performance of anaerobic digestion dictated by the inoculum and traceable by bioindicators ?</w:t>
               </w:r>
@@ -12459,51 +12459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yamborko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schwab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Davoudpour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33762-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea-Out&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Billery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Gaval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-025-09728-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Frasca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Coronado-Apodaca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02495-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130986" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Joosten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ashoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Hoon Jun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Do Ko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwon Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020277" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Sukma Safitri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Kommedal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2021.100106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;rand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124204" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouazaite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27585" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Abouhend" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeera A. Ansari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn Butler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b04745" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3784" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Plouchart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193748" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcnair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye C. Kuo-Dahab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn S. Butler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Venkiteshwaran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.12.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Jung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhoon Hwang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sierocinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grosskopf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Butler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Abouhend" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16614-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Zitomer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carmona Martinez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bellucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630346v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.05.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080692" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bacheley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.07.081" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KJW2ZWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neyret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-012-1196-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A07D4E8FE6FC470E1A14304E6404C98454113141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Milferstedt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Pons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morgenroth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22075" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21831" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V6753C6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.294" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284113v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20893" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284119v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.01.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52WVLF03-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Reignaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823867v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152033v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152281v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033341v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739394v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Geol Na" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hando Ko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280539v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917621v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786681v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Kumar Khuntia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Buckling" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786939v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Abouhend" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739627v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740886v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791860v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793643v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742286v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Stauch-White" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163002v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739859v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741657v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739651v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744624v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744895v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744392v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023433v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vivier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Mekki Berrada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795112v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613787v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740460v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749310v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sandre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747075v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753430v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04943042v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152468v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790868v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yamborko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schwab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Polerecky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Davoudpour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33762-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Della-Negra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01310-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea-Out&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Billery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Gaval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-025-09728-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.5237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Frasca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Coronado-Apodaca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02495-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130986" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Joosten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ashoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Hoon Jun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Do Ko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwon Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03554334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020277" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03262321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Sukma Safitri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Kommedal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2021.100106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;rand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124204" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouazaite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27585" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Abouhend" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeera A. Ansari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn Butler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b04745" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3784" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Plouchart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193748" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mcnair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye C. Kuo-Dahab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlyn S. Butler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00403" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Venkiteshwaran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujimoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.12.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Jung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhoon Hwang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sierocinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grosskopf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Butler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Abouhend" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-16614-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.10.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608636v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Zitomer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.08.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512087v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Widder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind J Allen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Curtis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wiuf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.45" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carmona Martinez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bellucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630346v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.05.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080692" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Goff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bacheley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.07.081" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KJW2ZWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neyret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-012-1196-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A07D4E8FE6FC470E1A14304E6404C98454113141/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Milferstedt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Pons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morgenroth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22075" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21831" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V6753C6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.294" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.01.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52WVLF03-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20893" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313754v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Reignaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823867v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152033v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152281v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033341v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739394v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Geol Na" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hando Ko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280539v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791633v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917621v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786681v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Kumar Khuntia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Buckling" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799544v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786939v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791635v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787610v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S Abouhend" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenye Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739627v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740886v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791860v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793643v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742286v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Stauch-White" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Kuo-Dahab" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163002v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739859v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741657v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739651v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744624v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744895v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744392v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023433v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vivier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Mekki Berrada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613787v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795112v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740460v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749310v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sandre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747075v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753430v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04943042v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152468v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790868v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>