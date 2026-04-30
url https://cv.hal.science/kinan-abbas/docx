--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -100,420 +100,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de diffusion pour la synthèse de textures anisotropes</w:t>
+                <w:t xml:space="preserve">Méthode comprimée et distribuée de factorisation pondérée en matrices non-négatives pour les matrices de grande dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Puigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Hyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kinan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
+                <w:t xml:space="preserve">Gilles Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Strasboirg, France</w:t>
+              <w:t xml:space="preserve">, ICube, Aug 2025, Strasbourg, France. pp.1121-1124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148106v1</w:t>
+                <w:t xml:space="preserve">hal-05129837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Models for Multifractal Texture Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode comprimée et distribuée de factorisation pondérée en matrices non-négatives pour les matrices de grande dimension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles de diffusion pour la synthèse de textures anisotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Puigt</w:t>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmae El Hyani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
+                <w:t xml:space="preserve">Stéphane G. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ICube, Aug 2025, Strasbourg, France. pp.1121-1124</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Strasboirg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129837v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes parcimonieuses de déconvolution et démélange pour les images multispectrales &amp;quot;snapshot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinan Abbas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.749-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -538,90 +538,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinan Abbas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -649,321 +649,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering-based endmember identification method for snapshot spectral images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de démélange et dématriçage conjoints fondée sur la complétion de rang un pour les images multispectrales « snapshot »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinan Abbas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 12th Workshop on Hyperspectral Imaging and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685133v1</w:t>
+                <w:t xml:space="preserve">hal-03684733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de démélange et dématriçage conjoints fondée sur la complétion de rang un pour les images multispectrales « snapshot »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtering-based endmember identification method for snapshot spectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinan Abbas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 12th Workshop on Hyperspectral Imaging and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS56178.2022.9955128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684733v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Demosaicing and Unmixing in Snapshot Spectral Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinan Abbas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle des GdR ISIS et GdR ONDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -988,628 +988,628 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering-based endmember estimation from snapshot spectral images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinan Abbas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Low-Rank Models and Applications (LRMA'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locally-Rank-One-Based Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images. Part I: a Matrix-Completion Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Puigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.848 - 862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2024.3402322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabry-Perot Spectral Deconvolution with Entropy-weighted Penalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Puigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (9), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3439209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663774v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locally-Rank-One-Based Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images. Part II: a Filtering-Based Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Puigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.806 - 817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2024.3402441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dématriçage et démélange conjoints d'images multispectrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinan Abbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement des images [eess.IV]. Université du Littoral Côte d'Opale, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024DUNK0710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04818196v1</w:t>
-              </w:r>
-[...394 lines deleted...]
-                <w:t xml:space="preserve">hal-04568404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1627,90 +1627,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dedicated Joint Unmixing and Demosaicing Method for Snapshot Spectral Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinan Abbas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1735,90 +1735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Demosaicing and Unmixing in Hyperspectral Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinan Abbas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Puigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2012,51 +2012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Abbas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Davy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129837v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Hyani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096740" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685133v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04818196v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024DUNK0710" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663774v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3439209" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568405v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3402441" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3402322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Hyani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Abbas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Davy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096740" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3402322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663774v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3439209" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568405v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3402441" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04818196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024DUNK0710" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>