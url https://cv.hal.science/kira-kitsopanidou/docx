--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1075,1035 +1075,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une histoire du cinéma américain: stratégies, révolutions et mutations au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Augros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie, Michel. Armand Colin, 2016, 978-2-200-61539-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville et cinéma : espaces de projection, espaces urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville et Cinéma : espaces de projection, espaces urbains, Presses Sorbonne Nouvelle, coll. « Théorème », Paris, 2016, 224 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crowdfunding, industries culturelles et démarche participative. De nouveaux financements pour la création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdfunding, industries culturelles et démarche participative (des nouveaux financements pour la création), Peter Lang, Bruxelles, 2016, 192 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ville et Cinéma : espaces de projection, espaces urbains, Presses Sorbonne Nouvelle, coll. « Théorème », Paris, 2016, 224 p.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire du cinéma américain : stratégies, révolutions et mutations au XXe siècle, Armand Colin, Paris, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irène Bessière</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Augros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cinéma en 3-D : histoire, économie, technique, esthétique, Armand Colin, Paris, 2015, 192 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Film français (1945-1958) : rôles, fonctions et identités d'une revue corporative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma 3-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2015, Michel Marie, 978-2-200-27541-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Film français » (1945-1958) : rôles, fonctions et identités d’une revue corporative, Presses Sorbonne Nouvelle, coll. « Théorème », Paris, 2015, 182 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435547v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Joël Augros</w:t>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marie, Michel. Armand Colin, 2016, 978-2-200-61539-0</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le levain des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2015 (39), 2015, MEI, Bernard Darras, 978-2-343-03691-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Salles de cinéma en Europe : enjeux, défis et perspectives, Armand Colin, Paris, 2013, 220 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Presses Sorbonne Nouvelle. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...571 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les salles de cinéma : enjeux, défis et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2621,51 +2621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mise en images et mise en scène des palmarès de fréquentation et de l’argent du box-office dans le Film français (1952-1957) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Le Film français » (1945-1958) : rôles, fonctions et identités d’une revue corporative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2703,51 +2703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le genre “opérette” et la production cinématographique en Cinémascope des années 1950 : le cas du film Le Chanteur de Mexico »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyez comme on chante ! Films musicaux et cinéphilies populaires en France (1945-1958)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2986,165 +2986,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Hollywood et l’innovation technologique : la stratégie “Cinémascope” de la Fox dans les années 50 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Classicisme hollywoodien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Projection numérique et stratégies d’innovation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinéma et stratégies, économie des interdépendances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435595v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01435587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Glorious Technicolor”: la stratégie d’innovation de la couleur de Technicolor dans l’industrie cinématographique américaine »</w:t>
               </w:r>
@@ -3575,51 +3575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26438941.2023.2288426" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03959287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Euvrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.4180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/th&#233;or&#232;me-38" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleckinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bessi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Odin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Pisano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26438941.2023.2288426" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03959287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Euvrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.4180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/th&#233;or&#232;me-38" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleckinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bessi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Odin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Pisano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>