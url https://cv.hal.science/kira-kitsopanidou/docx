--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1075,855 +1075,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ville et Cinéma : espaces de projection, espaces urbains, Presses Sorbonne Nouvelle, coll. « Théorème », Paris, 2016, 224 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdfunding, industries culturelles et démarche participative. De nouveaux financements pour la création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire du cinéma américain: stratégies, révolutions et mutations au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Augros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie, Michel. Armand Colin, 2016, 978-2-200-61539-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville et cinéma : espaces de projection, espaces urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdfunding, industries culturelles et démarche participative (des nouveaux financements pour la création), Peter Lang, Bruxelles, 2016, 192 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire du cinéma américain : stratégies, révolutions et mutations au XXe siècle, Armand Colin, Paris, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irène Bessière</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Augros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Film français » (1945-1958) : rôles, fonctions et identités d’une revue corporative, Presses Sorbonne Nouvelle, coll. « Théorème », Paris, 2015, 182 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Sorbonne Nouvelle. 2016</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma 3-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irène Bessière</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2015, Michel Marie, 978-2-200-27541-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cinéma en 3-D : histoire, économie, technique, esthétique, Armand Colin, Paris, 2015, 192 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Film français (1945-1958) : rôles, fonctions et identités d'une revue corporative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...387 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351030v1</w:t>
-              </w:r>
-[...161 lines deleted...]
-                <w:t xml:space="preserve">hal-01435548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le levain des médias</w:t>
               </w:r>
@@ -2986,165 +2986,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Projection numérique et stratégies d’innovation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma et stratégies, économie des interdépendances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Hollywood et l’innovation technologique : la stratégie “Cinémascope” de la Fox dans les années 50 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Kitsopanidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Classicisme hollywoodien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435587v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01435595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Glorious Technicolor”: la stratégie d’innovation de la couleur de Technicolor dans l’industrie cinématographique américaine »</w:t>
               </w:r>
@@ -3575,51 +3575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26438941.2023.2288426" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03959287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Euvrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.4180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/th&#233;or&#232;me-38" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleckinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bessi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Odin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Pisano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Kitsopanidou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26438941.2023.2288426" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03959287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Euvrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.4180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435578v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107795v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Augros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/th&#233;or&#232;me-38" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleckinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Layerle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bessi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Odin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01351054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Pisano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>