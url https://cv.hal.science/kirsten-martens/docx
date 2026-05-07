--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -347,291 +347,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile-to-brittle transition and yielding in soft amorphous materials: perspectives and open questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yielding Is an Absorbing Phase Transition with Vanishing Critical Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jocteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Divoux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shana Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Martens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SM01740K⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (26), pp.268203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.268203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699141v1</w:t>
+                <w:t xml:space="preserve">hal-04754676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yielding Is an Absorbing Phase Transition with Vanishing Critical Fluctuations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Jocteur</w:t>
+                <w:t xml:space="preserve">Ductile-to-brittle transition and yielding in soft amorphous materials: perspectives and open questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shana Figueiredo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (26), pp.268203. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (35), pp.6868-6888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.268203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3SM01740K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754676v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fate of Shear-Oscillated Amorphous Solids</w:t>
               </w:r>
@@ -1321,248 +1321,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-Field Scenario for the Athermal Creep Dynamics of Yield-Stress Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chen Liu</w:t>
+                <w:t xml:space="preserve">Deformation and flow of amorphous solids: Insights from elastoplastic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel E. Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.028004⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.90.045006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898652v1</w:t>
+                <w:t xml:space="preserve">hal-02919245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and flow of amorphous solids: Insights from elastoplastic models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ezequiel E. Ferrero</w:t>
+                <w:t xml:space="preserve">Mean-Field Scenario for the Athermal Creep Dynamics of Yield-Stress Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (2), pp.20 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.90.045006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.028004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919245v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep dynamics of athermal amorphous materials: a mesoscopic approach</w:t>
               </w:r>
@@ -1587,51 +1587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezequiel E. Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (41), pp.8306-8316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1782,51 +1782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nontrivial rheological exponents in sheared yield stress fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Martens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2016,64 +2016,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Rheology in a Model Biological Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. a. Matoz-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2172,51 +2172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezequiel E. Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Puosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Martens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2263,90 +2263,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relevance of disorder in athermal amorphous materials under shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Agoritsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2397,51 +2397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezequiel E. Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2475,77 +2475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of athermal amorphous solids: Revisiting simplified scenarios and the concept of mechanical noise temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107 (4), pp.44003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2605,51 +2605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (15), pp.4197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106, pp.156001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3162,90 +3162,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation and flow of amorphous solids: An updated review of mesoscale elastoplastic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezequiel E. Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3709,51 +3709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Trigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2521603123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jocteur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.024101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aime" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01740K" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shana Figueiredo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.268203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349896v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel E. Ferrero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A. Jagla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079460" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Dutta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Chaudhuri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.138005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01730E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Petrolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Goff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Tadrous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.168101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.108003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Cabriolu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Horbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01432A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.028004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.90.045006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01392F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lagogianni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Samwer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90051-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01563960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02702D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matoz-Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastko Sknepnek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Henkes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02580c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;a. Matoz-Fernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.118.158105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Puosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.065501" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579006v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.248301" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/44003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM07090A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/09/P09012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic Bocquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.156001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578189v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Trigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Martens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2521603123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jocteur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.024101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754676v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shana Figueiredo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.268203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aime" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01740K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349896v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel E. Ferrero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A. Jagla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079460" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Dutta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Chaudhuri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.138005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01730E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Petrolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Goff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Tadrous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Allier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.168101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.108003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Cabriolu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Horbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01432A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.90.045006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.028004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01392F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lagogianni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Samwer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90051-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01563960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02702D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matoz-Fernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastko Sknepnek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Henkes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm02580c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;a. Matoz-Fernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.118.158105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Puosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.065501" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579006v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.248301" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/44003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM07090A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909794v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/09/P09012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic Bocquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.156001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578189v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>