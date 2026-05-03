--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1065,287 +1065,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling and investigations on a full-scale zeolite 13X open heat storage for buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and accurate district heating and cooling energy demand and load calculations using reduced-order modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eui-Jong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.118⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.963-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095672v1</w:t>
+                <w:t xml:space="preserve">hal-02095693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and accurate district heating and cooling energy demand and load calculations using reduced-order modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xi He</w:t>
+                <w:t xml:space="preserve">Numerical modelling and investigations on a full-scale zeolite 13X open heat storage for buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+                <w:t xml:space="preserve">Damien Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 238, pp.963-971. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.761-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095693v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of local microclimate on building performance simulation. Part II: Effect of external conditions on the dynamic thermal behavior of buildings</w:t>
               </w:r>
@@ -2774,277 +2774,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the thermal and energy behaviour of a composite material containing encapsulated- PCM : influence of the thermodynamical modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwin Franquet</w:t>
+                <w:t xml:space="preserve">Chemisorption heat storage in buildings: state-of-the-art and outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.055⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (1), pp.183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287517v1</w:t>
+                <w:t xml:space="preserve">hal-01287525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemisorption heat storage in buildings: state-of-the-art and outlook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+                <w:t xml:space="preserve">Simulation of the thermal and energy behaviour of a composite material containing encapsulated- PCM : influence of the thermodynamical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140 (15), pp.269-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01287525v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling phase change materials behavior in building applications: Comments on material characterization and model validation</w:t>
               </w:r>
@@ -3069,51 +3069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3305,51 +3305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification requirements for inter-seasonal heat storage systems in a low energy residential house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3563,51 +3563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3677,273 +3677,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">étude numérique du confort thermique d'un habitat réhabilité équipé d'un échangeur-stockeur air/mcp</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management and monitoring of public buildings through ICT based systems: control rules for energy saving of lighting and HVAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Borderon</w:t>
+                <w:t xml:space="preserve">Chiara Aghemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cantin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giovanni Vincenzo Fracastoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Blaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1138, pp.37-44</w:t>
+              <w:t xml:space="preserve">Frontiers of architectural research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.147-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016457v1</w:t>
+                <w:t xml:space="preserve">hal-00985282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and monitoring of public buildings through ICT based systems: control rules for energy saving of lighting and HVAC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Aghemo</w:t>
+                <w:t xml:space="preserve">étude numérique du confort thermique d'un habitat réhabilité équipé d'un échangeur-stockeur air/mcp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Blaso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of architectural research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (2), pp.147-161</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1138, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985282v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting with convection and radiation in a participating phase change material</w:t>
               </w:r>
@@ -5232,340 +5232,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du système MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O pour le stockage de l’énergie thermique par un composite à sorption</w:t>
+                <w:t xml:space="preserve">Etude thermocinétique du système MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O pour le stockage de chaleur par un composite à sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Okhrimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevyn Johannes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique 2016, JCAT47</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l'ADOUR AFCAT (UPPA); Association Française de Calorimétrie et d'Analyse Thermique (AFCAT); membres du Laboratoire des Fluides Complexes et Reservoirs (LFCR); membres du Laboratoire de Thermique Energétique et Procédés (LaTEP), May 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">47</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">èmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journées d’Etudes sur la Cinétique Hétérogène (JECH 47)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire SPCTS (Science des Procédés Céramiques et de Traitements de Surface) - Centre Européen de la Céramique (CEC)., Mar 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323900v1</w:t>
+                <w:t xml:space="preserve">emse-01303750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermocinétique du système MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O pour le stockage de chaleur par un composite à sorption</w:t>
+                <w:t xml:space="preserve">Etude du système MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O pour le stockage de l’énergie thermique par un composite à sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larysa Okhrimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Pijolat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire SPCTS (Science des Procédés Céramiques et de Traitements de Surface) - Centre Européen de la Céramique (CEC)., Mar 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique 2016, JCAT47</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'ADOUR AFCAT (UPPA); Association Française de Calorimétrie et d'Analyse Thermique (AFCAT); membres du Laboratoire des Fluides Complexes et Reservoirs (LFCR); membres du Laboratoire de Thermique Energétique et Procédés (LaTEP), May 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01303750v1</w:t>
+                <w:t xml:space="preserve">hal-01323900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to use a single reduced model for a number of buildings in urban energy simulation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eui-Jong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6197,355 +6197,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the energy density in a thermo chemical heat storage device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syntia Metchueng Kamdem</w:t>
+                <w:t xml:space="preserve">A review on chemisorption heat storage in low-energy buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHC 2013, International Conference on Solar Heating and Cooling for Building and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">ISES Solar World Congress, Cancun (Mexico)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016517v1</w:t>
+                <w:t xml:space="preserve">hal-01016510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using trombe wall to refurbish buildings for energy efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milorad Bojić</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of the energy density in a thermo chemical heat storage device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Metchueng Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of European Trends in Building Stock Refur- bishment, Bucharest 29-30 May 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">SHC 2013, International Conference on Solar Heating and Cooling for Building and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016543v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on chemisorption heat storage in low-energy buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using trombe wall to refurbish buildings for energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milorad Bojić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES Solar World Congress, Cancun (Mexico)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">International conference of European Trends in Building Stock Refur- bishment, Bucharest 29-30 May 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016510v1</w:t>
+                <w:t xml:space="preserve">hal-01016543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-seasonal heat storage in low energy house: from requirements to TESS specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6596,103 +6596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of heat and mass transfer in a thermo chemical heat storage bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntia Metchueng Kamdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA Building Simulation, 2nd International Conference on Sustainable Energy Storage, Dublin June 19-21 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. paper 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6799,51 +6799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des données aérauliques sur le comportement d'un bâtiment pourvu d'une façade double-peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Savoyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6901,273 +6901,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency in public buildings through ICT based control and monitoring systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Vincenzo Fracastoro</w:t>
+                <w:t xml:space="preserve">Melting with convection and radiation in a participating phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Miranda Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, kyoto, Japan. 8 p</w:t>
+              <w:t xml:space="preserve">Innostock 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lleida, Spain. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985413v1</w:t>
+                <w:t xml:space="preserve">hal-00770186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting with convection and radiation in a participating phase change material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cosnier</w:t>
+                <w:t xml:space="preserve">Energy efficiency in public buildings through ICT based control and monitoring systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Vincenzo Fracastoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Aghemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Blaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innostock 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lleida, Spain. 10p</w:t>
+              <w:t xml:space="preserve">IBPC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, kyoto, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770186v1</w:t>
+                <w:t xml:space="preserve">hal-00985413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dynamique d'un écoulement de convection naturelle et transferts de chaleur aux parois au sein d'un canal vertical non uniformément chauffée</w:t>
               </w:r>
@@ -7179,51 +7179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7442,51 +7442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7904,51 +7904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8443,51 +8443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CECF5D67"/>
+    <w:nsid w:val="4326E8F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8674,51 +8674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kjohannes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4542-5622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2546-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7030057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toesca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108987" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Delmarre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Resmond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02972906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Okhrimenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0507-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gondre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eui-Jong Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi He" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.183" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0508-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.06.038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.06.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.08.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zalewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.05.046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTW0B8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bykalyuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.11.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2014.m350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arzamendia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35XBF7T1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.04.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.03.046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.07.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dutil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201QP7TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miranda Fuentes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.11.042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16Q3LQ14-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.09.061" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWMNJMR7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Boji&#263;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95GHN9R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGD7M9C7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016457v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borderon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Aghemo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vincenzo Fracastoro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pellegrino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blaso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.11.031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8WQW2KL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016376v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roquette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00367630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rangel Correa Ferreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roug&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Largiller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dussouillez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.22.02" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pijolat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323900v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01303750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okhrimenko Larysa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Metchueng Kamdem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016509v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Savoyat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fuentes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bricka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778115v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996922v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joussellin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Qu&#233;nard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271880v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kjohannes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4542-5622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2546-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7030057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toesca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108987" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Delmarre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Resmond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02972906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Okhrimenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0507-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eui-Jong Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi He" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gondre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.118" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0508-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.06.038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.06.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.08.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zalewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.05.046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTW0B8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bykalyuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.11.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2014.m350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arzamendia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35XBF7T1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.04.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.03.046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dutil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201QP7TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miranda Fuentes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.11.042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16Q3LQ14-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.09.061" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWMNJMR7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Boji&#263;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95GHN9R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGD7M9C7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Aghemo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vincenzo Fracastoro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pellegrino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blaso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borderon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.11.031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8WQW2KL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016376v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roquette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00367630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rangel Correa Ferreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roug&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Largiller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dussouillez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.22.02" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pijolat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01303750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okhrimenko Larysa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Metchueng Kamdem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016509v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Savoyat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fuentes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bricka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778115v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996922v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joussellin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Qu&#233;nard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271880v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>