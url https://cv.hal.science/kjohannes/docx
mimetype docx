--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -948,51 +948,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02972906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of local microclimate on building performance simulation. Part I: Prediction of building external conditions</w:t>
+                <w:t xml:space="preserve">On the impact of local microclimate on building performance simulation. Part II: Effect of external conditions on the dynamic thermal behavior of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Frayssinet</w:t>
@@ -1022,243 +1022,230 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12273-019-0507-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12273-019-0508-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135569v1</w:t>
+                <w:t xml:space="preserve">hal-02135573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and accurate district heating and cooling energy demand and load calculations using reduced-order modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevyn Johannes</w:t>
+                <w:t xml:space="preserve">On the impact of local microclimate on building performance simulation. Part I: Prediction of building external conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.183⟩</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12273-019-0507-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095693v1</w:t>
+                <w:t xml:space="preserve">hal-02135569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling and investigations on a full-scale zeolite 13X open heat storage for buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1276,193 +1263,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132, pp.761-772. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2018.07.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of local microclimate on building performance simulation. Part II: Effect of external conditions on the dynamic thermal behavior of buildings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+                <w:t xml:space="preserve">Fast and accurate district heating and cooling energy demand and load calculations using reduced-order modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eui-Jong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.963-971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12273-019-0508-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135573v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on recent developments in physisorption thermal energy storage for building applications</w:t>
               </w:r>
@@ -2073,978 +2073,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the evolution of both thermal and kinetic boundary layers in the vicinity of a vertical conductive gypsum plate under dynamic time-depending conditions at the building scale</w:t>
+                <w:t xml:space="preserve">Simulation of the thermal and energy behaviour of a composite material containing encapsulated- PCM : influence of the thermodynamical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bykalyuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.11.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140 (15), pp.269-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287515v1</w:t>
+                <w:t xml:space="preserve">hal-01287517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of melting with natural convection based on lattice boltzmann method and performed with cuda enabled gpu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Gong</w:t>
+                <w:t xml:space="preserve">Chemisorption heat storage in buildings: state-of-the-art and outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (1), pp.183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/cicp.2014.m350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290479v1</w:t>
+                <w:t xml:space="preserve">hal-01287525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase change material wall optimization for heating using metamodeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying the evolution of both thermal and kinetic boundary layers in the vicinity of a vertical conductive gypsum plate under dynamic time-depending conditions at the building scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baillis</w:t>
+                <w:t xml:space="preserve">Anna Bykalyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 106 (1), pp.216-224. </w:t>
+              <w:t xml:space="preserve">, 2015, 86, pp.898-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287523v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterisation of a high powered energy dense zeolite thermal energy storage system for buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of melting with natural convection based on lattice boltzmann method and performed with cuda enabled gpu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.08.109⟩</w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (05), pp.1201-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.2014.m350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290477v1</w:t>
+                <w:t xml:space="preserve">hal-01290479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of truncation error, consistency, and axis boundary condition for axis-symmetric flow simulations via the radius weighted lattice Boltzmann model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Merlier</w:t>
+                <w:t xml:space="preserve">Phase change material wall optimization for heating using metamodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arzamendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 116, pp.46-59. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (1), pp.216-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287488v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a PCM to air heat exchanger using dimensionless analysis: application to electricity peak shaving in buildings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and characterisation of a high powered energy dense zeolite thermal energy storage system for buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.03.046⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.80 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.08.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287522v1</w:t>
+                <w:t xml:space="preserve">hal-01290477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemisorption heat storage in buildings: state-of-the-art and outlook</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Obrecht</w:t>
+                <w:t xml:space="preserve">Numerical analysis of truncation error, consistency, and axis boundary condition for axis-symmetric flow simulations via the radius weighted lattice Boltzmann model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Merlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.46-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287525v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the thermal and energy behaviour of a composite material containing encapsulated- PCM : influence of the thermodynamical modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwin Franquet</w:t>
+                <w:t xml:space="preserve">Design of a PCM to air heat exchanger using dimensionless analysis: application to electricity peak shaving in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arzamendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (1), pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2015.03.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.11.055⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01287517v1</w:t>
+                <w:t xml:space="preserve">hal-01287522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling phase change materials behavior in building applications: Comments on material characterization and model validation</w:t>
               </w:r>
@@ -3069,51 +3069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3305,51 +3305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification requirements for inter-seasonal heat storage systems in a low energy residential house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3563,51 +3563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3677,273 +3677,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and monitoring of public buildings through ICT based systems: control rules for energy saving of lighting and HVAC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">étude numérique du confort thermique d'un habitat réhabilité équipé d'un échangeur-stockeur air/mcp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Aghemo</w:t>
+                <w:t xml:space="preserve">Julien Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Vincenzo Fracastoro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of architectural research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (2), pp.147-161</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1138, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985282v1</w:t>
+                <w:t xml:space="preserve">hal-01016457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">étude numérique du confort thermique d'un habitat réhabilité équipé d'un échangeur-stockeur air/mcp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+                <w:t xml:space="preserve">Management and monitoring of public buildings through ICT based systems: control rules for energy saving of lighting and HVAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Aghemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Vincenzo Fracastoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Borderon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
+                <w:t xml:space="preserve">Anna Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Cantin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Blaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1138, pp.37-44</w:t>
+              <w:t xml:space="preserve">Frontiers of architectural research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (2), pp.147-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016457v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting with convection and radiation in a participating phase change material</w:t>
               </w:r>
@@ -5495,77 +5495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to use a single reduced model for a number of buildings in urban energy simulation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eui-Jong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6197,355 +6197,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on chemisorption heat storage in low-energy buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of the energy density in a thermo chemical heat storage device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Metchueng Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES Solar World Congress, Cancun (Mexico)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">SHC 2013, International Conference on Solar Heating and Cooling for Building and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016510v1</w:t>
+                <w:t xml:space="preserve">hal-01016517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the energy density in a thermo chemical heat storage device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syntia Metchueng Kamdem</w:t>
+                <w:t xml:space="preserve">Using trombe wall to refurbish buildings for energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milorad Bojić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHC 2013, International Conference on Solar Heating and Cooling for Building and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">International conference of European Trends in Building Stock Refur- bishment, Bucharest 29-30 May 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016517v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using trombe wall to refurbish buildings for energy efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milorad Bojić</w:t>
+                <w:t xml:space="preserve">A review on chemisorption heat storage in low-energy buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of European Trends in Building Stock Refur- bishment, Bucharest 29-30 May 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">ISES Solar World Congress, Cancun (Mexico)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016543v1</w:t>
+                <w:t xml:space="preserve">hal-01016510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-seasonal heat storage in low energy house: from requirements to TESS specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6596,103 +6596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of heat and mass transfer in a thermo chemical heat storage bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Metchueng Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntia Metchueng Kamdem</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA Building Simulation, 2nd International Conference on Sustainable Energy Storage, Dublin June 19-21 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dublin, Ireland. paper 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6799,51 +6799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des données aérauliques sur le comportement d'un bâtiment pourvu d'une façade double-peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Savoyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6901,273 +6901,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting with convection and radiation in a participating phase change material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cosnier</w:t>
+                <w:t xml:space="preserve">Energy efficiency in public buildings through ICT based control and monitoring systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Vincenzo Fracastoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Aghemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Blaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innostock 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lleida, Spain. 10p</w:t>
+              <w:t xml:space="preserve">IBPC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, kyoto, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770186v1</w:t>
+                <w:t xml:space="preserve">hal-00985413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency in public buildings through ICT based control and monitoring systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Vincenzo Fracastoro</w:t>
+                <w:t xml:space="preserve">Melting with convection and radiation in a participating phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Miranda Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, kyoto, Japan. 8 p</w:t>
+              <w:t xml:space="preserve">Innostock 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lleida, Spain. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985413v1</w:t>
+                <w:t xml:space="preserve">hal-00770186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dynamique d'un écoulement de convection naturelle et transferts de chaleur aux parois au sein d'un canal vertical non uniformément chauffée</w:t>
               </w:r>
@@ -7179,51 +7179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7397,614 +7397,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODÉLISATION DES MATÉRIAUX À CHANGEMENT DE PHASE DANS LES ÉDIFICES : QUELQUES OBSERVATIONS</w:t>
+                <w:t xml:space="preserve">Modeling phase change materials behaviour in building applications: selected comments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Dutil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFQ 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Saguenay, Canada. 5 p</w:t>
+              <w:t xml:space="preserve">World Renewable Energy Congress 2011/Energy End-use Efficiency (EEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Linköping, Sweden. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996941v1</w:t>
+                <w:t xml:space="preserve">hal-00996922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique du changement de phase avec une méthode de type boltzmann sur gaz réseau en présence de convection naturelle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MODÉLISATION DES MATÉRIAUX À CHANGEMENT DE PHASE DANS LES ÉDIFICES : QUELQUES OBSERVATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Dutil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFQ 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Chicoutimi, Canada</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Saguenay, Canada. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769897v1</w:t>
+                <w:t xml:space="preserve">hal-00996941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of thermal energy storage potential in low-energy buildings in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Bricka</w:t>
+                <w:t xml:space="preserve">Etude numérique du changement de phase avec une méthode de type boltzmann sur gaz réseau en présence de convection naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Virgone</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES solar world congress 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Kassel, Germany</w:t>
+              <w:t xml:space="preserve">CIFQ 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016564v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using particle image velocimetry (piv) to experimentally study the melting and solidification of phase change material (pcm) in transparent building brick</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Gong</w:t>
+                <w:t xml:space="preserve">Evaluation of thermal energy storage potential in low-energy buildings in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bricka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROTHERM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISES solar world congress 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778115v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling phase change materials behaviour in building applications: selected comments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using particle image velocimetry (piv) to experimentally study the melting and solidification of phase change material (pcm) in transparent building brick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Renewable Energy Congress 2011/Energy End-use Efficiency (EEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Linköping, Sweden. 7 p</w:t>
+              <w:t xml:space="preserve">EUROTHERM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996922v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enveloppe hybride pour bâtiment économe</w:t>
               </w:r>
@@ -8443,51 +8443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4326E8F1"/>
+    <w:nsid w:val="C155592D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8674,51 +8674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kjohannes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4542-5622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2546-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7030057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toesca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108987" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Delmarre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Resmond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02972906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Okhrimenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0507-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eui-Jong Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi He" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gondre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.118" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0508-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.06.038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.06.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.08.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zalewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.05.046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTW0B8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bykalyuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.11.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2014.m350" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arzamendia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.109" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35XBF7T1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.04.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.03.046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.07.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dutil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201QP7TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miranda Fuentes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.11.042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16Q3LQ14-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.09.061" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWMNJMR7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Boji&#263;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95GHN9R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGD7M9C7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Aghemo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vincenzo Fracastoro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pellegrino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blaso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borderon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.11.031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8WQW2KL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016376v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roquette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00367630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rangel Correa Ferreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roug&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Largiller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dussouillez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.22.02" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pijolat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01303750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okhrimenko Larysa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Metchueng Kamdem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016509v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Savoyat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985413v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fuentes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bricka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778115v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996922v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joussellin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Qu&#233;nard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271880v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kjohannes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4542-5622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2546-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zoude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics7030057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toesca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuster" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.108987" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Delmarre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Resmond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14113294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02972906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Okhrimenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Frayssinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0508-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0507-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gondre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.07.118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eui-Jong Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi He" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.183" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.06.038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.06.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.08.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zalewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.05.046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDTW0B8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS815323-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.07.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bykalyuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.11.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.2014.m350" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arzamendia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.06.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35XBF7T1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.04.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.03.046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289471v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dutil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Joulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.10.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-201QP7TN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Miranda Fuentes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.11.042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16Q3LQ14-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.09.061" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWMNJMR7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milorad Boji&#263;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95GHN9R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGD7M9C7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016457v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borderon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cantin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Aghemo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vincenzo Fracastoro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pellegrino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blaso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.11.031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8WQW2KL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Catalina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016376v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roquette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00367630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rangel Correa Ferreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roug&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Largiller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dussouillez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.22.02" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pijolat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01303750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151925v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okhrimenko Larysa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02151275v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Metchueng Kamdem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016509v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Savoyat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996941v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769897v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fuentes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016564v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bricka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778115v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gong" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joussellin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Qu&#233;nard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271883v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271880v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>