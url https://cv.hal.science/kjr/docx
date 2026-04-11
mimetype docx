--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -474,330 +474,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-TWR: An Accurate Time-of-flight-based N-ary Ranging Protocol for Ultra-Wide Band</w:t>
+                <w:t xml:space="preserve">Interactions and influence of world painters from the reduced Google matrix of Wikipedia networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Despaux</w:t>
+                <w:t xml:space="preserve">Samer El Zant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+                <w:t xml:space="preserve">Klaus M. Frahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Val</w:t>
+                <w:t xml:space="preserve">Dima Shepelyansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 79, pp.1-19. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2867327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316841v1</w:t>
+                <w:t xml:space="preserve">hal-01829380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and influence of world painters from the reduced Google matrix of Wikipedia networks</w:t>
+                <w:t xml:space="preserve">N-TWR: An Accurate Time-of-flight-based N-ary Ranging Protocol for Ultra-Wide Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer El Zant</w:t>
+                <w:t xml:space="preserve">Francois Despaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dima Shepelyansky</w:t>
+                <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2867327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829380v1</w:t>
+                <w:t xml:space="preserve">hal-02316841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of world terror networks from the reduced Google matrix of Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer El Zant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus M. Frahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Shepelyansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -831,77 +831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing the influence of geopolitical ties from Wikipedia with reduced Google matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer El Zant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Shepelyansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (8), pp.e0201397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -929,278 +929,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDMA versus CSMA/CA for wireless multi-hop communications: a stochastic worst-case delay analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi Wang</w:t>
+                <w:t xml:space="preserve">Multi-cultural Wikipedia mining of geopolitics interactions leveraging reduced Google matrix analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus M. Frahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer El Zant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Shepelyansky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TII.2016.2620121⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 381 (33), pp.2677-2685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787381v1</w:t>
+                <w:t xml:space="preserve">hal-01422586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-cultural Wikipedia mining of geopolitics interactions leveraging reduced Google matrix analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samer El Zant</w:t>
+                <w:t xml:space="preserve">TDMA versus CSMA/CA for wireless multi-hop communications: a stochastic worst-case delay analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhulin An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 381 (33), pp.2677-2685. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 13 (n° 2), pp. 877-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TII.2016.2620121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422586v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 Years of Networking Networking Women</w:t>
               </w:r>
@@ -1303,77 +1303,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikipedia mining of hidden links between political leaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus M. Frahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Shepelyansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89, pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3493,51 +3493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhui Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjun Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE/ACM 30th International Symposium on Quality of Service (IWQoS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3934,51 +3934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Loye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Shepelyansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Business Information Systems (BIS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Hannover, Germany. pp.39-47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4337,77 +4337,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geopolitical interactions from reduced Google matrix analysis of Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer El Zant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Shepelyansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Middle East and North Africa Communications Conference (MENACOMM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Jounieh, Lebanon. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4467,64 +4467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Andreea Hotescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ACM Int'l Conference on Modelling, Analysis and Simulation of Wireless and Mobile Systems - MSWiM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Miami, Florida, United States. pp.279-287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4660,299 +4660,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizing Tiny Sensors with SISP: a Convergence Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oana Andreea Hotescu</w:t>
+                <w:t xml:space="preserve">The Sticking Heartbeat Aperture Resynchronization Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Kay Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM '17: 20th ACM Int'l Conference on Modelling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Miami, United States. pp.279-287</w:t>
+              <w:t xml:space="preserve">26th International Conference on Computer Communications and Networks (ICCCN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624144v1</w:t>
+                <w:t xml:space="preserve">hal-01919068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sticking Heartbeat Aperture Resynchronization Protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tracy Kay Camp</w:t>
+                <w:t xml:space="preserve">Synchronizing Tiny Sensors with SISP: a Convergence Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Andreea Hotescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Computer Communications and Networks (ICCCN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.1-8</w:t>
+              <w:t xml:space="preserve">MSWiM '17: 20th ACM Int'l Conference on Modelling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miami, United States. pp.279-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919068v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des interactions géopolitiques par la matrice de Google réduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer El Zant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus M. Frahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Shepelyansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4971,312 +4971,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A certifiable resource allocation for real-time multi-hop 6TiSCH wireless networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi Wang</w:t>
+                <w:t xml:space="preserve">Towards Quality of Service Provision with Avionics Full Duplex Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Andreea Hotescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Workshop on Factory Communication Systems (WFCS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Trondheim, Norway. pp.1-9</w:t>
+              <w:t xml:space="preserve">29th Euromicro Conference on Real-Time Systems (ECRTS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dubrovnik, Croatia. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919079v1</w:t>
+                <w:t xml:space="preserve">hal-01919072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Quality of Service Provision with Avionics Full Duplex Switching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oana Andreea Hotescu</w:t>
+                <w:t xml:space="preserve">A certifiable resource allocation for real-time multi-hop 6TiSCH wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Euromicro Conference on Real-Time Systems (ECRTS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dubrovnik, Croatia. pp.1-3</w:t>
+              <w:t xml:space="preserve">13th IEEE International Workshop on Factory Communication Systems (WFCS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Trondheim, Norway. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919072v1</w:t>
+                <w:t xml:space="preserve">hal-01919079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and Platform-agnostic Time-of-flight Estimation in Ultra-Wide Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Despaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th annual IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Valence, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5444,77 +5444,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhulin An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE World Conference on Factory Communication Systems (WFCS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Aveiro, Portugal. pp. 1-4</w:t>
@@ -6570,347 +6570,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Opportunistic Data Delivery in Dynamic Wireless Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Comaniciu</w:t>
+                <w:t xml:space="preserve">Impact of intra-ﬂow network coding on the relay channel performance: an analytical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Apavatjrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Global Communications Conference (GLOBECOM 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WiMob 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.1569627651</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970668v1</w:t>
+                <w:t xml:space="preserve">hal-00739119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intra-ﬂow network coding on the relay channel performance: an analytical study</w:t>
+                <w:t xml:space="preserve">Combining LT codes and XOR network coding for reliable and energy efficient transmissions in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Apavatjrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Goursaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiMob 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.1569627651</w:t>
+              <w:t xml:space="preserve">35th IEEE Sarnoff symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Newark, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739119v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining LT codes and XOR network coding for reliable and energy efficient transmissions in wireless sensor networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anya Apavatjrut</w:t>
+                <w:t xml:space="preserve">Modeling Opportunistic Data Delivery in Dynamic Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary R. Schurgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Comaniciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IEEE Sarnoff symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE Global Communications Conference (GLOBECOM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Anaheim, CA, United States. pp.5272-5278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2012.6503958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758580v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usando Redes Aleatorias na Analise de Mobilidade</w:t>
               </w:r>
@@ -7509,51 +7509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiobjective Performance Evaluation Framework for Routing in Wireless Ad Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary R. Schurgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Comaniciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8138,204 +8138,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00405196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probabilistic Interference and Energy Aware Gradient Broadcasting Algorithm for Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Modeling Energy-Security Trade-offs for Distributed Monitoring in Wireless Ad hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyhun M. Futaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Comaniciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wireless Pervasive Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">IEEE Military Communications (MILCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00406353v1</w:t>
+                <w:t xml:space="preserve">inria-00406352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Modeling Energy-Security Trade-offs for Distributed Monitoring in Wireless Ad hoc Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Probabilistic Interference and Energy Aware Gradient Broadcasting Algorithm for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Comaniciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications (MILCOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, San Diego, California, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Wireless Pervasive Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00406352v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00406353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiobjective QoS-Oriented Planning for Indoor Wireless LANs</w:t>
               </w:r>
@@ -9223,77 +9223,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BREVET : Méthode de synchronisation de noeuds dans un réseau de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Dalcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Despaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10122,250 +10122,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards increasing packet diversity for relaying LT Fountain Codes in Wireless Sensor Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multiobjective Optimization Framework for Routing in Wireless Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schurgot Mary R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Comaniciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7231, INRIA. 2010, pp.8</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7180, INRIA. 2010, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00464079v1</w:t>
+                <w:t xml:space="preserve">inria-00449010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiobjective Optimization Framework for Routing in Wireless Ad Hoc Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards increasing packet diversity for relaying LT Fountain Codes in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Apavatjrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Comaniciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7180, INRIA. 2010, pp.19</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7231, INRIA. 2010, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00449010v1</w:t>
+                <w:t xml:space="preserve">inria-00464079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for Pareto-optimal performance evaluation of wireless ad hoc networks</w:t>
               </w:r>
@@ -11094,51 +11094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Loye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00746-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Hotescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chentao He" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yida Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2019.11.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.05.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El Zant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M. Frahm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2867327" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2017-80570-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhulin An" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2620121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.06.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Rollins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Kay Camp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Heinzelman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3081016.3081022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2016-70526-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsilimantos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2466541" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Olmo Vaz de Melo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.01.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fraboul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.07.027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Shi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Comaniciu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.051413.121209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schurgot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schurgot Mary R." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6231292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Apavatjrut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1767" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA0C855BF31DBD94E35DD1AF5E010E4DA59151FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apavatjrut Anya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.111910.101692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de La Roche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.891811" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933542v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ermont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733587v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82427-2_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuenot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/etfa54631.2023.10275375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWQoS54832.2022.9812916" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Pietzsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM42981.2021.9488770" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/bis.v1i.48" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andreea Hotescu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2019.8869506" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297553" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2018.8638100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127564" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Tiberiu Nitu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624144v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517092v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794820" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Su" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359995v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Badache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2014.7005225" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507268" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Flores Pulgar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881804v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro O.S. Vaz de Melo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507950" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212948v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Fernando Flores Pulgar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150343v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Schurgot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503958" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739119v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758580v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffres-Runser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518411v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Ping Dong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406353v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406352v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhun M. Futaci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.487" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2006.1696372" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rebeyrortte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2005.1543244" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nie Nie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bruy&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954733v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Di Luzio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julinda Stefa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573998v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang Choo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641089v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449010v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516961v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00306697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070278v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406342v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02410867v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Loye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00746-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Hotescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chentao He" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yida Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2019.11.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El Zant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M. Frahm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2867327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.05.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2017-80570-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhulin An" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2620121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Rollins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Kay Camp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Heinzelman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3081016.3081022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2016-70526-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsilimantos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2466541" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Olmo Vaz de Melo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.01.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fraboul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.07.027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Shi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Comaniciu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.051413.121209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schurgot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schurgot Mary R." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6231292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Apavatjrut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1767" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA0C855BF31DBD94E35DD1AF5E010E4DA59151FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apavatjrut Anya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.111910.101692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de La Roche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.891811" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933542v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ermont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733587v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82427-2_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuenot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/etfa54631.2023.10275375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWQoS54832.2022.9812916" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Pietzsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM42981.2021.9488770" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/bis.v1i.48" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andreea Hotescu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2019.8869506" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297553" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2018.8638100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127564" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Tiberiu Nitu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517092v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794820" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Su" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359995v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Badache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2014.7005225" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507268" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Flores Pulgar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881804v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro O.S. Vaz de Melo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507950" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212948v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Fernando Flores Pulgar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150343v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758580v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Schurgot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503958" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffres-Runser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518411v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Ping Dong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhun M. Futaci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406353v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.487" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2006.1696372" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rebeyrortte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2005.1543244" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nie Nie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bruy&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954733v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Di Luzio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julinda Stefa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573998v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang Choo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641089v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464079v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516961v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00306697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070278v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406342v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02410867v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>