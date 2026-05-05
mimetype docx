--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -1518,295 +1518,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECAST: Telling Apart Social and Random Relationships in Dynamic Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A thorough analysis of the performance of delay distribution models for IEEE 802.11 DCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Olmo Vaz de Melo</w:t>
+                <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+                <w:t xml:space="preserve">Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2015.01.005⟩</w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 24 (Part B), pp. 21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2014.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109969v1</w:t>
+                <w:t xml:space="preserve">hal-01290133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thorough analysis of the performance of delay distribution models for IEEE 802.11 DCF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi Wang</w:t>
+                <w:t xml:space="preserve">RECAST: Telling Apart Social and Random Relationships in Dynamic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Olmo Vaz de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Sun</w:t>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, vol. 24 (Part B), pp. 21-33. </w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.19-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2014.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290133v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Auction-based Mechanism for Cooperative Sensing in Cognitive Networks</w:t>
               </w:r>
@@ -3327,484 +3327,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing a precise gPTP simulator with IEEE802.1AS hardware measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bailleul</w:t>
+                <w:t xml:space="preserve">Timely-throughput Optimal Scheduling for Wireless Flows with Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chentao He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuenot</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Congress on Embedded Real-Time Systems (ERTS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE/ACM 30th International Symposium on Quality of Service (IWQoS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWQoS54832.2022.9812916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620481v1</w:t>
+                <w:t xml:space="preserve">hal-04276725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timely-throughput Optimal Scheduling for Wireless Flows with Deep Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chentao He</w:t>
+                <w:t xml:space="preserve">TSN network example with a hot-standby grandmaster for critical embedded applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yongjun Xu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Pietzsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/ACM 30th International Symposium on Quality of Service (IWQoS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Time Sensitive Networks and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Stuttgart (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWQoS54832.2022.9812916⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04276725v1</w:t>
+                <w:t xml:space="preserve">hal-04913129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSN network example with a hot-standby grandmaster for critical embedded applications.</w:t>
+                <w:t xml:space="preserve">Assessing a precise gPTP simulator with IEEE802.1AS hardware measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcus Pietzsch</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time Sensitive Networks and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Stuttgart (Germany), Germany</w:t>
+              <w:t xml:space="preserve">11th European Congress on Embedded Real-Time Systems (ERTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913129v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'influence d'une pandémie sur l'écosystème de peering Internet</w:t>
+                <w:t xml:space="preserve">Post-Brexit Power of European Union From the World Trade Network Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Loye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Shepelyansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Business Information Systems (BIS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Hannover, Germany. pp.39-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/bis.v1i.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211336v1</w:t>
+                <w:t xml:space="preserve">hal-03315804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCdeep: Intelligent Network Coding with Deep Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3813,220 +3822,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianmin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chentao He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Computer Communications (IEEE INFOCOM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE ComSoc, May 2021, Vancouver (virtual), Canada. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFOCOM42981.2021.9488770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Brexit Power of European Union From the World Trade Network Analysis</w:t>
+                <w:t xml:space="preserve">Mesure de l'influence d'une pandémie sur l'écosystème de peering Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Loye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dima Shepelyansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Business Information Systems (BIS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle, May 2021, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52825/bis.v1i.48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03315804v1</w:t>
+                <w:t xml:space="preserve">hal-03211336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplexing Avionics and additional flows on a QoS-aware AFDX network</w:t>
               </w:r>
@@ -4051,51 +4051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Zaragoza, Spain. pp.282-289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4168,51 +4168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing - SAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.643-646, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4435,51 +4435,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizing Tiny Sensors with SISP: A Convergence Study</w:t>
+                <w:t xml:space="preserve">Synchronizing Tiny Sensors with SISP: a Convergence Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Andreea Hotescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
@@ -4497,393 +4497,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ACM Int'l Conference on Modelling, Analysis and Simulation of Wireless and Mobile Systems - MSWiM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MSWiM '17: 20th ACM Int'l Conference on Modelling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miami, United States. pp.279-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970658v1</w:t>
+                <w:t xml:space="preserve">hal-03624144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsensing Mobile Content and Context Data: Lessons Learned in the Wild</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sticking Heartbeat Aperture Resynchronization Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Kay Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vlad-Tiberiu Nitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops: Workshop on Data Analytics for Mobile Networking (PerCom Workshops 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Kona, Hawai, United States. pp. 1-4</w:t>
+              <w:t xml:space="preserve">26th International Conference on Computer Communications and Networks (ICCCN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787388v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sticking Heartbeat Aperture Resynchronization Protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tracy Kay Camp</w:t>
+                <w:t xml:space="preserve">Synchronizing Tiny Sensors with SISP: A Convergence Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Andreea Hotescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Computer Communications and Networks (ICCCN 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th ACM Int'l Conference on Modelling, Analysis and Simulation of Wireless and Mobile Systems - MSWiM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miami, Florida, United States. pp.279-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3127540.3127564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919068v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizing Tiny Sensors with SISP: a Convergence Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crowdsensing Mobile Content and Context Data: Lessons Learned in the Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Val</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentian Jakllari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad-Tiberiu Nitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM '17: 20th ACM Int'l Conference on Modelling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Miami, United States. pp.279-287</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops: Workshop on Data Analytics for Mobile Networking (PerCom Workshops 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Kona, Hawai, United States. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624144v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des interactions géopolitiques par la matrice de Google réduite</w:t>
               </w:r>
@@ -5016,51 +5016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Euromicro Conference on Real-Time Systems (ECRTS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dubrovnik, Croatia. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5690,51 +5690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. pp. 1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5915,64 +5915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Nov 2013, Barcelone, Spain. pp.41-48, </w:t>
@@ -6049,51 +6049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Technologies and Factory Automation - ETFA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cagliari, Italy. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6131,90 +6131,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECAST: Telling Apart Social and Random Relationships in Dynamic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro O.S. Vaz de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM '13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Barcelona, Spain. pp.327-334, </w:t>
@@ -6291,51 +6291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference on Emerging Technologies and Factory Automation (ETFA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cagliari, Italy. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6399,51 +6399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Euromicro Conference on Real-Time Systems (ECRTS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6507,51 +6507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Industrial Embedded Systems - SIES 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.77-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6909,90 +6909,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usando Redes Aleatorias na Analise de Mobilidade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro O.S. Vaz de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Brazilian Symposium on Computer Networks and Distributed Systems (SBRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Ouro Preto, Brazil</w:t>
@@ -7382,243 +7382,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy, latency and capacity Trade-offs in wireless multi-hop networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multiobjective Performance Evaluation Framework for Routing in Wireless Ad Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary R. Schurgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Comaniciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2010, Istanbul, Turkey. pp.2755--2760</w:t>
+              <w:t xml:space="preserve">IEEE 8th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2010, Avignon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00518411v1</w:t>
+                <w:t xml:space="preserve">inria-00485780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiobjective Performance Evaluation Framework for Routing in Wireless Ad Hoc Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy, latency and capacity Trade-offs in wireless multi-hop networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Goursaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 8th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2010, Avignon, France. pp.1</w:t>
+              <w:t xml:space="preserve">21st Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2010, Istanbul, Turkey. pp.2755--2760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00485780v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00518411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la diversité par relayage dans les réseaux de capteurs sans fils</w:t>
               </w:r>
@@ -7872,51 +7872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Comaniciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Military Communications (MILCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, General Dynamics, Oct 2009, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7941,51 +7941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Bound of Energy-Latency Trade-off of Opportunistic Routing in Multi-hop Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8036,51 +8036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficiency of Opportunistic Routing with Unreliable Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9549,51 +9549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurately Inferring Personality Traits from the Use of Mobile Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Di Luzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9931,77 +9931,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Network Coding Capabilities to the WSNet Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liang Choo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0405, INRIA. 2011, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -10548,51 +10548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-delay bounds analysis in wireless multi-hop networks with unreliable radio links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11094,51 +11094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Loye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00746-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Hotescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chentao He" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yida Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2019.11.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El Zant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M. Frahm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2867327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.05.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2017-80570-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhulin An" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2620121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Rollins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Kay Camp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Heinzelman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3081016.3081022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2016-70526-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsilimantos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2466541" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Olmo Vaz de Melo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.01.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fraboul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.07.027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Shi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Comaniciu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.051413.121209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schurgot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schurgot Mary R." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6231292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Apavatjrut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1767" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA0C855BF31DBD94E35DD1AF5E010E4DA59151FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apavatjrut Anya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.111910.101692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de La Roche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.891811" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933542v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ermont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733587v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82427-2_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuenot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/etfa54631.2023.10275375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWQoS54832.2022.9812916" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Pietzsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM42981.2021.9488770" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/bis.v1i.48" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andreea Hotescu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2019.8869506" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297553" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2018.8638100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127564" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Tiberiu Nitu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517092v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794820" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Su" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359995v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Badache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2014.7005225" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507268" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Flores Pulgar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881804v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro O.S. Vaz de Melo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507950" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212948v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Fernando Flores Pulgar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150343v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758580v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Schurgot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503958" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffres-Runser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518411v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Ping Dong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhun M. Futaci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406353v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.487" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2006.1696372" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rebeyrortte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2005.1543244" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nie Nie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bruy&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954733v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Di Luzio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julinda Stefa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573998v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang Choo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641089v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464079v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516961v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00306697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070278v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406342v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02410867v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Loye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00746-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Hotescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chentao He" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yida Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2019.11.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El Zant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M. Frahm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2867327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.05.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2017-80570-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhulin An" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2620121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Rollins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Kay Camp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Heinzelman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3081016.3081022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2016-70526-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsilimantos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2466541" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fraboul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.07.027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Olmo Vaz de Melo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.01.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Shi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Comaniciu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.051413.121209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schurgot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schurgot Mary R." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6231292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Apavatjrut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1767" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA0C855BF31DBD94E35DD1AF5E010E4DA59151FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apavatjrut Anya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.111910.101692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de La Roche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.891811" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933542v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ermont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733587v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82427-2_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuenot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/etfa54631.2023.10275375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWQoS54832.2022.9812916" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Pietzsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/bis.v1i.48" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM42981.2021.9488770" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andreea Hotescu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2019.8869506" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297553" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2018.8638100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127564" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Tiberiu Nitu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517092v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794820" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Su" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359995v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Badache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2014.7005225" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507268" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Flores Pulgar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881804v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro O.S. Vaz de Melo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507950" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212948v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Fernando Flores Pulgar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150343v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758580v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Schurgot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503958" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffres-Runser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485780v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Ping Dong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhun M. Futaci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406353v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.487" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2006.1696372" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rebeyrortte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2005.1543244" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nie Nie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bruy&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954733v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Di Luzio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julinda Stefa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573998v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang Choo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641089v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464079v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516961v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00306697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070278v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406342v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02410867v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>