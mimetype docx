--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1518,295 +1518,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thorough analysis of the performance of delay distribution models for IEEE 802.11 DCF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi Wang</w:t>
+                <w:t xml:space="preserve">RECAST: Telling Apart Social and Random Relationships in Dynamic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Olmo Vaz de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yi Sun</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2014.07.027⟩</w:t>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.19-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290133v1</w:t>
+                <w:t xml:space="preserve">hal-01109969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECAST: Telling Apart Social and Random Relationships in Dynamic Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">A thorough analysis of the performance of delay distribution models for IEEE 802.11 DCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Fiore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+                <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+                <w:t xml:space="preserve">Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87, pp.19-36. </w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 24 (Part B), pp. 21-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peva.2015.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2014.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109969v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Auction-based Mechanism for Cooperative Sensing in Cognitive Networks</w:t>
               </w:r>
@@ -3327,373 +3327,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timely-throughput Optimal Scheduling for Wireless Flows with Deep Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chentao He</w:t>
+                <w:t xml:space="preserve">Assessing a precise gPTP simulator with IEEE802.1AS hardware measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yongjun Xu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/ACM 30th International Symposium on Quality of Service (IWQoS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Congress on Embedded Real-Time Systems (ERTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276725v1</w:t>
+                <w:t xml:space="preserve">hal-03620481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSN network example with a hot-standby grandmaster for critical embedded applications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bailleul</w:t>
+                <w:t xml:space="preserve">Timely-throughput Optimal Scheduling for Wireless Flows with Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chentao He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcus Pietzsch</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time Sensitive Networks and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE/ACM 30th International Symposium on Quality of Service (IWQoS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWQoS54832.2022.9812916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913129v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing a precise gPTP simulator with IEEE802.1AS hardware measurements</w:t>
+                <w:t xml:space="preserve">TSN network example with a hot-standby grandmaster for critical embedded applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuenot</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Pietzsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Congress on Embedded Real-Time Systems (ERTS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Time Sensitive Networks and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Stuttgart (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620481v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Brexit Power of European Union From the World Trade Network Analysis</w:t>
               </w:r>
@@ -4051,51 +4051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Zaragoza, Spain. pp.282-289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4168,51 +4168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing - SAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.643-646, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4971,243 +4971,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Quality of Service Provision with Avionics Full Duplex Switching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oana Andreea Hotescu</w:t>
+                <w:t xml:space="preserve">A certifiable resource allocation for real-time multi-hop 6TiSCH wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Euromicro Conference on Real-Time Systems (ECRTS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dubrovnik, Croatia. pp.1-3</w:t>
+              <w:t xml:space="preserve">13th IEEE International Workshop on Factory Communication Systems (WFCS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Trondheim, Norway. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919072v1</w:t>
+                <w:t xml:space="preserve">hal-01919079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A certifiable resource allocation for real-time multi-hop 6TiSCH wireless networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi Wang</w:t>
+                <w:t xml:space="preserve">Towards Quality of Service Provision with Avionics Full Duplex Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Andreea Hotescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Workshop on Factory Communication Systems (WFCS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Trondheim, Norway. pp.1-9</w:t>
+              <w:t xml:space="preserve">29th Euromicro Conference on Real-Time Systems (ECRTS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dubrovnik, Croatia. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919079v1</w:t>
+                <w:t xml:space="preserve">hal-01919072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and Platform-agnostic Time-of-flight Estimation in Ultra-Wide Band</w:t>
               </w:r>
@@ -5690,51 +5690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. pp. 1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5915,64 +5915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks (PE-WASUN 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Nov 2013, Barcelone, Spain. pp.41-48, </w:t>
@@ -6049,51 +6049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Technologies and Factory Automation - ETFA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cagliari, Italy. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6131,90 +6131,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECAST: Telling Apart Social and Random Relationships in Dynamic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro O.S. Vaz de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWiM '13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Barcelona, Spain. pp.327-334, </w:t>
@@ -6291,51 +6291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference on Emerging Technologies and Factory Automation (ETFA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cagliari, Italy. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6399,51 +6399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Euromicro Conference on Real-Time Systems (ECRTS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6507,51 +6507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fraboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Industrial Embedded Systems - SIES 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.77-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6909,90 +6909,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usando Redes Aleatorias na Analise de Mobilidade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro O.S. Vaz de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Brazilian Symposium on Computer Networks and Distributed Systems (SBRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Ouro Preto, Brazil</w:t>
@@ -9549,51 +9549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurately Inferring Personality Traits from the Use of Mobile Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Di Luzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9931,77 +9931,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Network Coding Capabilities to the WSNet Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liang Choo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0405, INRIA. 2011, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -11094,51 +11094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Loye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00746-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Hotescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chentao He" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yida Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2019.11.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El Zant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M. Frahm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2867327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.05.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2017-80570-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhulin An" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2620121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Rollins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Kay Camp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Heinzelman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3081016.3081022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2016-70526-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsilimantos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2466541" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fraboul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.07.027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109969v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Olmo Vaz de Melo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.01.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Shi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Comaniciu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.051413.121209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schurgot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schurgot Mary R." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6231292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Apavatjrut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1767" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA0C855BF31DBD94E35DD1AF5E010E4DA59151FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apavatjrut Anya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.111910.101692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de La Roche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.891811" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933542v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ermont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733587v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82427-2_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuenot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/etfa54631.2023.10275375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWQoS54832.2022.9812916" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Pietzsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/bis.v1i.48" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM42981.2021.9488770" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andreea Hotescu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2019.8869506" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297553" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2018.8638100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127564" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Tiberiu Nitu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517092v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794820" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Su" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359995v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Badache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2014.7005225" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507268" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Flores Pulgar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881804v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro O.S. Vaz de Melo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507950" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212948v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Fernando Flores Pulgar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150343v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758580v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Schurgot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503958" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffres-Runser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485780v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Ping Dong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhun M. Futaci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406353v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.487" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2006.1696372" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rebeyrortte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2005.1543244" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nie Nie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bruy&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954733v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Di Luzio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julinda Stefa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573998v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang Choo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641089v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464079v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516961v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00306697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070278v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406342v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02410867v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Loye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouysset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-025-00746-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Hotescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmin Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chentao He" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yida Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2019.11.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer El Zant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M. Frahm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2867327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Despaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.05.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2017-80570-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.06.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhulin An" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2016.2620121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Rollins" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Kay Camp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendi Heinzelman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3081016.3081022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2016-70526-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsilimantos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2015.2466541" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Olmo Vaz de Melo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.01.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fraboul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.07.027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Shi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Comaniciu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2013.051413.121209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schurgot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.04.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schurgot Mary R." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2012.6231292" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Apavatjrut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Znaidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1767" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA0C855BF31DBD94E35DD1AF5E010E4DA59151FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apavatjrut Anya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2010.111910.101692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de La Roche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.891811" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933542v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ermont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733587v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82427-2_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bailleul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuenot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/etfa54631.2023.10275375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWQoS54832.2022.9812916" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Pietzsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/bis.v1i.48" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqing Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM42981.2021.9488770" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andreea Hotescu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2019.8869506" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297553" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN.2018.8638100" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MENACOMM.2018.8371037" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127540.3127564" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad-Tiberiu Nitu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517092v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794820" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Su" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787383v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359995v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Badache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2014.7005225" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507248.2507268" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Flores Pulgar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881804v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro O.S. Vaz de Melo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2507924.2507950" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212948v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Fernando Flores Pulgar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150343v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758580v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Schurgot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2012.6503958" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087613v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00574799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffres-Runser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485780v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406350v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Ping Dong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhun M. Futaci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406353v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.487" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Liang Lu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIMOB.2006.1696372" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rebeyrortte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2005.1543244" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nie Nie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Dalc&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tancerel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bruy&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01954733v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Di Luzio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julinda Stefa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573998v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang Choo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641089v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464079v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516961v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00306697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070278v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406342v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02410867v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>