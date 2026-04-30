--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1098,563 +1098,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of emergence and genetic diversity of dengue virus in Reunion Island from 2012 to 2022</w:t>
+                <w:t xml:space="preserve">Genomic surveillance reveals a dengue 2 virus epidemic lineage with a marked decrease in sensitivity to Mosnodenvir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Frumence</w:t>
+                <w:t xml:space="preserve">H.S. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Wilkinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaelle Klitting</w:t>
+                <w:t xml:space="preserve">S. Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Vincent</w:t>
+                <w:t xml:space="preserve">G. Piorkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mnemosyme</w:t>
+                <w:t xml:space="preserve">L. Pezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012184⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), 8667 [11 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52819-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246449v1</w:t>
+                <w:t xml:space="preserve">hal-04933944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic surveillance reveals a dengue 2 virus epidemic lineage with a marked decrease in sensitivity to Mosnodenvir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.S. Bouzidi</w:t>
+                <w:t xml:space="preserve">Molecular epidemiology identifies the expansion of the DENV2 epidemic lineage from the French Caribbean Islands to French Guiana and mainland France, 2023 to 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sen</w:t>
+                <w:t xml:space="preserve">Géraldine Piorkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Piorkowski</w:t>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pezzi</w:t>
+                <w:t xml:space="preserve">André Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ayhan</w:t>
+                <w:t xml:space="preserve">Etienne Frumence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), 8667 [11 p.]. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, www.eurosurveillance.org, 29 (13), pp.2400123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52819-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2024.29.13.2400123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933944v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of emergence and genetic diversity of dengue virus in Reunion Island from 2012 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Frumence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Viginier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
+                <w:t xml:space="preserve">David Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Klitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Muriel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Bonnefoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bellet</w:t>
+                <w:t xml:space="preserve">Nicolas Mnemosyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (5), pp.e0012184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691674v1</w:t>
+                <w:t xml:space="preserve">hal-05246449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology identifies the expansion of the DENV2 epidemic lineage from the French Caribbean Islands to French Guiana and mainland France, 2023 to 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Piorkowski</w:t>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Violaine Bonnefoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Cabié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Frumence</w:t>
+                <w:t xml:space="preserve">Christophe Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosurveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, www.eurosurveillance.org, 29 (13), pp.2400123. </w:t>
+              <w:t xml:space="preserve">, 2024, 29 (36), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2024.29.13.2400123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529583v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Xenomonitoring (MX) allows real-time surveillance of West Nile and Usutu virus in mosquito populations</w:t>
               </w:r>
@@ -1774,51 +1774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and evaluation of protease inhibitor-resistant SARS-CoV-2 strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.S. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Driouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,51 +1826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Klitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piorkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 222, 105814 [13 p.]. </w:t>
@@ -1960,51 +1960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Modenesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Khouadhria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Piorkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2287,295 +2287,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Does the Future Hold for Yellow Fever Virus? (II)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular epidemiology of dengue viruses in three provinces of Lao PDR, 2006-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Fischer</w:t>
+                <w:t xml:space="preserve">Josee Castonguay-Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Klitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Drexler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ernest Gould</w:t>
+                <w:t xml:space="preserve">Onanong Sengvilaipaseuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Roiz</w:t>
+                <w:t xml:space="preserve">Geraldine Piorkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Baronti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes9090425⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002404v1</w:t>
+                <w:t xml:space="preserve">hal-01765838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of dengue viruses in three provinces of Lao PDR, 2006-2010</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaelle Klitting</w:t>
+                <w:t xml:space="preserve">What Does the Future Hold for Yellow Fever Virus? (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onanong Sengvilaipaseuth</w:t>
+                <w:t xml:space="preserve">Carlo Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Piorkowski</w:t>
+                <w:t xml:space="preserve">Jan Drexler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Baronti</w:t>
+                <w:t xml:space="preserve">David A Roiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (1), </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (9), pp.425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes9090425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765838v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New reverse genetics and transfection methods to rescue arboviruses in mosquito cells</w:t>
               </w:r>
@@ -2825,277 +2825,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Viginier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bonnefoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846088v1</w:t>
+                <w:t xml:space="preserve">hal-04846136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Viginier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bonnefoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846136v1</w:t>
+                <w:t xml:space="preserve">hal-04846088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3171,51 +3171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA3955DF"/>
+    <w:nsid w:val="5A47E3AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3402,51 +3402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/klitting-raphaelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7777-0308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05521104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Klitting" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bellone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.59588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Luciani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;lim Driouich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taaf057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05308268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Perlant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colizza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Gaythorpe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gabiane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taaf081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05308406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Page" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauthner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Steinhubl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wegerich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S43856-025-01002-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaonasoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030264" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gourjault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Doudier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1473-3099(24)00815-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Modenesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdurme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Brichler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taaf002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkinson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mnemosyme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012184" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Bouzidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piorkowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pezzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayhan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52819-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.13.2400123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bigeard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory l'Ambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012754" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Driouich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klitting" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernadin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2024.105814" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04584259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marquine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andr&#233; Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Modenesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Khouadhria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad322" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gilles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0161-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002408v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Gould" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9060291" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002404v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drexler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9090425" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josee Castonguay-Vanier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onanong Sengvilaipaseuth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Piorkowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baronti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006203" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01677729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Atieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232;de" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14522-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Andrew Gould" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.09.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/klitting-raphaelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7777-0308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05521104v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Klitting" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bellone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.59588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05369085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Luciani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;lim Driouich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taaf057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05308268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Perlant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colizza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Gaythorpe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gabiane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taaf081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05308406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Page" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauthner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Steinhubl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wegerich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S43856-025-01002-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis&#233; Lagrave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Enfissi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre Demar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaonasoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030264" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gourjault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Doudier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1473-3099(24)00815-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Modenesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdurme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Brichler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taaf002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Bouzidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piorkowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pezzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayhan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52819-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cabi&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.13.2400123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkinson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vincent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mnemosyme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bigeard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory l'Ambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012754" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Driouich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klitting" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernadin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2024.105814" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04584259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marquine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andr&#233; Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Modenesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Khouadhria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad322" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gilles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0161-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002408v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Gould" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9060291" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josee Castonguay-Vanier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onanong Sengvilaipaseuth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Piorkowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baronti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006203" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002404v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Fischer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drexler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9090425" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01677729v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Atieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nougair&#232;de" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14522-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Andrew Gould" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.09.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>