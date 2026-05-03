--- v0 (2026-04-01)
+++ v1 (2026-05-03)
@@ -473,124 +473,219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction au cahier de l'atelier Clisthène, 4 : itinéraires de sagesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fartzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47/2 (2), pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Homer’s Thebes: epic rivalries and the appropriation of mythical pasts [review: Elton T. E. Barker, Joel P. Christensen, Homer's Thebes: epic rivalries and the appropriation of mythical pasts. Hellenic studies series, 84. Washington, DC: Center for Hellenic Studies, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction au cahier de l'atelier Clisthène, 4 : itinéraires de sagesses</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction » au Cahier de l’Atelier Clisthène, III : Philosophie hors les murs (Partie 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
@@ -599,804 +694,709 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 47/2 (2), pp.11-14</w:t>
+              <w:t xml:space="preserve">, 2020, 46/2 (2), pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Introduction » au Cahier de l’Atelier Clisthène, III : Philosophie hors les murs (Partie 2)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au cahier de l’atelier Clisthène, 2 - Carrefours de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fartzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45/2 (2), pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.452.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hagnon et Brasidas à Amphipolis : chronique d’une “fin de culte” annoncée ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p.311-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01834191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadmos le Phénicien et les élites sociales archaïques : mythe et histoire identitaire à Thèbes (IXe-VIe s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au cahier Clisthène I: la philosophie hors les murs (Partie 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fartzoff</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46/2 (2), pp.15-18</w:t>
+              <w:t xml:space="preserve">, 2018, 44,2, p.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Macé</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude historienne sur l’imaginaire grec archaïque : autour du “primitif” et du “civilisé” dans quelques récits des origines de Béotie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mouseion - Journal of the Classical Association of Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.543-572</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Macé</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du noos/noein dans la pensée d’Hésiode et sa signification dans Les Travaux et les Jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La notion d'Intelligence (nous-noein) dans la Grèce antique, 16, pp.2-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/methodos.4431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Cadmos le Phénicien et les élites sociales archaïques : mythe et histoire identitaire à Thèbes (IXe-VIe s. av. J.-C.)</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semer des dents et planter la frontière du sauvage : le mythe thébain des Spartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21, pp.1-14</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Gaïa, 19, pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gaia.2016.1696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autochtonie, la cité et les origines humaines : d’un discours politique à un discours cosmologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N.S.14, pp.135-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsehess.4212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02111793v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">hal-02862361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des usages du singe en Béotie : l'animalité entre discours et fonction</w:t>
               </w:r>
@@ -3241,1515 +3241,1515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre Locride et Béotie : retour au sanctuaire d’Apollon de Kalapodi (les fouilles de 1973 à 2013).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.419-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monstres et mythes grecs : quel sens ? quelle histoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.298-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.419-425</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dictionnaire critique et raisonné des mythologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.314-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.314-315</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du Minotaure : itinéraire d’un séjour crétois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, p.16-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2018, p.16-28</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La main-d’œuvre agricole dans l’antiquité : bilans et recherches sur les modalités d’asservissement au Ier millénaire av. J.-C (Mésopotamie, Israël, Égypte, Mer Noire, Grèce égéenne, Rome, Phéniciens d’Occident) ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01834133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance et développement de la pensée politique en Grèce archaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.269-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.269-276</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment percevoir le sanctuaire grec ? Une analyse sensorielle du paysage sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.97-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2015, pp.97-99</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système conceptuel de l’ordre du monde dans la pensée grecque à l’époque archaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.615-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.615-618</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritual Dynamics In the Ancient Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.117-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.117-119</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne fais pas confiance à celui que tu ne connais pas profondément de peur qu’il ne t’abuse par une ruse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.307-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.307-309</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythes grecs d’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.331</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousikè : musique – danse – poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.253-258</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéologie de l’empereur en Syrie romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La norme en matière religieuse en Grèce ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.532-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.532-533</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sphinx d’une rive à l’autre de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2011, pp.255-260</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosopographie et histoire sociale en Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.254-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.254-256</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une synthèse historienne sur Sparte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.205-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.205-206</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Jean Rudhardt: à propos de Kernos, 21, 2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, p. 223-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de coroplastie : artisanat et croyances religieuses à Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.249-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2010, p. 223-229</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres et contacts culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.227-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2009, pp.227-230</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau choix d'inscriptions athéniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.183-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.183-185</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une synthèse nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.225-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le golfe de Fethiye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.220-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troie : archéologie, texte, histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.193-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510738v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01510735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre et cité à l’époque hellénistique</w:t>
               </w:r>
@@ -4823,164 +4823,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivre la cité dans l’Athènes classique : idéaux et contraintes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la Douât à l’Hadès : comment l’antiquité se représente-t-elle l’au-delà ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laurentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Laurentin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02862523v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02275403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5443,51 +5443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D23D8AA"/>
+    <w:nsid w:val="1915410F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5674,51 +5674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kmackow" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8258-4577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059200820" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04883889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mackowiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0010.var.03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04883961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fartzoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461104v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.452.0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.4212" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.4431" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2016.1696" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Guelfucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512844v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01974158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04884013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04813339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04797996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04797765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510738v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862523v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurentin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conord" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lescure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-04884167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01894649v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kmackow" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8258-4577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059200820" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04883889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mackowiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0010.var.03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04883961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fartzoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.452.0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.4431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2016.1696" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.4212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Guelfucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512844v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01974158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04884013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04813339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04797996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04797765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conord" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lescure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-04884167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01894649v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>