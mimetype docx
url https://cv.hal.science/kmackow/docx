--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1812,165 +1812,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'iconographie des pygmées d'une rive à l'autre de la Méditerranée : influences et évolution d'un thème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33, pp.281-298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Jeux olympiques d'hier et d'aujourd'hui: une rétrospective historienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kallirrhoé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, p. 4-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512844v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00483144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les testaments royaux hellénistiques et l'impérialisme romain: deux cultures politiques dans la marche de l'histoire.</w:t>
               </w:r>
@@ -3172,1584 +3172,1584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monstres et mythes grecs : quel sens ? quelle histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.298-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Locride et Béotie : retour au sanctuaire d’Apollon de Kalapodi (les fouilles de 1973 à 2013).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.419-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les dieux olympiens et la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Histoire des religion, n°236(1), 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.180-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.419-425</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dictionnaire critique et raisonné des mythologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.314-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.298-301</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du Minotaure : itinéraire d’un séjour crétois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, p.16-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.314-315</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La main-d’œuvre agricole dans l’antiquité : bilans et recherches sur les modalités d’asservissement au Ier millénaire av. J.-C (Mésopotamie, Israël, Égypte, Mer Noire, Grèce égéenne, Rome, Phéniciens d’Occident) ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, p.16-28</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01834133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance et développement de la pensée politique en Grèce archaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.269-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment percevoir le sanctuaire grec ? Une analyse sensorielle du paysage sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.97-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.269-276</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritual Dynamics In the Ancient Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.117-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015, pp.97-99</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système conceptuel de l’ordre du monde dans la pensée grecque à l’époque archaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.615-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.615-618</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne fais pas confiance à celui que tu ne connais pas profondément de peur qu’il ne t’abuse par une ruse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.307-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.117-119</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythes grecs d’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.307-309</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousikè : musique – danse – poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.331</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La norme en matière religieuse en Grèce ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.532-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.253-258</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéologie de l’empereur en Syrie romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sphinx d’une rive à l’autre de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.532-533</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosopographie et histoire sociale en Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.254-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011, pp.255-260</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une synthèse historienne sur Sparte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.205-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.254-256</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Jean Rudhardt: à propos de Kernos, 21, 2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, p. 223-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.205-206</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de coroplastie : artisanat et croyances religieuses à Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.249-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010, p. 223-229</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres et contacts culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.227-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.249-253</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau choix d'inscriptions athéniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.183-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009, pp.227-230</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le golfe de Fethiye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.220-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.183-185</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troie : archéologie, texte, histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.193-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une synthèse nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.225-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510735v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-01510738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre et cité à l’époque hellénistique</w:t>
               </w:r>
@@ -4823,164 +4823,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la Douât à l’Hadès : comment l’antiquité se représente-t-elle l’au-delà ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Laurentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vivre la cité dans l’Athènes classique : idéaux et contraintes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275403v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02862523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5443,51 +5443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1915410F"/>
+    <w:nsid w:val="030439E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5674,51 +5674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kmackow" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8258-4577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059200820" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04883889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mackowiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0010.var.03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04883961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fartzoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.452.0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.4431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2016.1696" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.4212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Guelfucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512844v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01974158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04884013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04813339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04797996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04797765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275403v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conord" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lescure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-04884167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01894649v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kmackow" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8258-4577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059200820" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04883889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mackowiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0010.var.03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04883961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fartzoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.452.0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834191v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.4431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2016.1696" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.4212" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Guelfucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01974158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04884013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04813339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04797996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04797765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974047v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510738v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862523v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurentin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conord" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lescure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/tel-04884167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01894649v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>