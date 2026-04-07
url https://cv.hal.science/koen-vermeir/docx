--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Koen Vermeir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koen Vermeir is a CNRS Research Professor (CR1). As a historian and philosopher, he has contributed to a wide array of fields. His main interests are in the history of the early modern imagination and in the interaction between religion and technology. Additionally, he works on methodological topics and on science policy and science advice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After studies in theoretical physics, philosophy and history of science, in Leuven, Utrecht and Cambridge, he held research positions at the Fund of Scientific Research-Flanders, the Max-Planck-Institute for the History of Science, Harvard University, and Harvard’s Radcliffe Institute for Advanced Studies. Vermeir was visiting fellow at Cambridge University and Cornell University, and visiting professor at the ETH Zürich.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermeir is founder of and responsible for the research unit Histoire culturelle et interdisciplinaire des techniques (SPHERE) ; co-responsible for the research unit Recherches interdisciplinaires en histoire et philosophe des sciences (SPHERE) ; and former founding director of LIPSS, a science studies platform at the University of Leuven (Belgium). He is currently member of the editorial board of the journal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Early Modern Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the journal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , the journal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : Histoire & techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and the book series </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in History and Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the History of Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. His work has been published in six different languages.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Koen Vermeir is a member of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Young Academy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. In this context, he is leading a working group on practices of Research Evaluation, and is working on </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and the history of Scientific Academies. He represents the GYA at various conferences and policy meetings and is actively engaged in science advice.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and institutional trends in assessment for academic promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D’ippoliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hernández-Mondragón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 638 (8050), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08422-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05536963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education and the Cultivation of the Early Modern Self: Cultura Animi as Self-Care in Juan Luis Vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Individuality, Self-Care, and Self-Preservation in Late Medieval and Early Modern Science, 28 (1), pp.63 - 94. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15733823-20230065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04385200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to Full Participation in the Open Science Life Cycle among Early Career Researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Gownaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Immanuel Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasith Gunawardena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Kaur-Ghumaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2022-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publizieren historischer Zeitschriften Ein Gespräch zwischen Herausgeber:innen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Gehmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Heiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lengwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.32-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlatan epistemology: As illustrated by a study of wonder-working in the late seventeenth-century Dutch Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.363-384. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269889721000193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening up the History of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (1), pp.49-66. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/289108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centaurus : Past and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (4), pp.619-620. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centaurus at 70: Editors' perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.198-205. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Funding Agencies Are Redefining Science. Early Career Researchers Will Have to Adapt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gakujutsu no doukou = Trends in the Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about editors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Doing history in the time of COVID ‐19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (2), pp.219-222. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science for the Future: Young Scientists in the Face of Global Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gakujutsu no doukou = Trends in the Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating 15 years of the European Society for the History of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (1-2), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen years of the history of science in Europe: Personal reflections by the ESHS presidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Knobloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Kragh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (1-2), pp.104-123. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1-2), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: History of early astronomy in Centaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Regier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1-2), pp.139-142. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity and Imagination: Post-romantic Electrified Experience and the Gendered Body.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.131--155. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Electricity and Imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.129--130. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Art and Science in the Early Modern Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.56--57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: The Automaton in English Renaissance Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (2), pp.426--427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Wonder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Dyck,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (4), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hm.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Research: Commodities or Commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (10), pp.2485-2510. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-012-9524-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idols of the Imagination: Francis Bacon on the Imagination and the Medicine of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorana Corneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.183-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">States of Secrecy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margócsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (2), pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelli in aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Sguardo | Rivista di Filosofia Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3), pp.99-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en image du spectacle et spectacularisation de l'image à l'âge baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dekoninck,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Delbeke,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Delfosse,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (151), pp.c1-c14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dustbin of the Republic of Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Early Modern Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), pp.109-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Openness versus Secrecy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (2), pp.165-188. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007087412000064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malebranche et les pouvoirs de l'imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di storia della filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (4), pp.661-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampirisme, corps mastiquants et la force de l'imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination between Physick and Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.119-137. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17496970701819418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasius Kircher's Magical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in History and Philosophy of Science Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.363-400. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shpsa.2007.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magic of the magic lantern (1660-1700)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (2), pp.127-159. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007087405006709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'physical prophet' and the powers of the imagination. Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in History and Philosophy of Science Part C: Studies in History and Philosophy of Biological and Biomedical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shpsc.2004.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'physical prophet' and the powers of the imagination. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in History and Philosophy of Science Part C: Studies in History and Philosophy of Biological and Biomedical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (4), pp.561-591. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shpsc.2004.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Imagination: Questions and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Janus Face of the Early Modern Imagination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Instruments in the Service of God: Light metaphors for the circulation of Jesuit knowledge in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the ESHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.333-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Theology as a Baroque Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Magnetic Theology as a Baroque Phenomenon." for the Baroque Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Early Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Regier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histories of epidemics in the time of COVID‐19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charters Erica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Early Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/(ISSN)1600-0498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures du spectacle baroque. Cadres, expériences et représentations des solennités religieuses entre Italie et anciens Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dekoninck,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Delbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Analogie et les techniques. Approches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analogie dans les techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2017, Coll. Alpha</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01713674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle. À l'échelle du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilaire‐Pérez, Liliane and Nègre, Valérie and Spicq, Delphine and Vermeir, Koen. CNRS éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analogie dans les techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. De Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Beaune, Sophie A. and Hilaire‐Pérez, Liliane and Vermeir, Koen. CNRS éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundaries, Extents and Circulations: Space and Spatiality in Early Modern Natural Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Regier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. 2016, Boundaries, Extents and Circulations: Space and Spatiality in Early Modern Natural Philosophy, 978-3-319-41074-6. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41075-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundaries, Extents and Circulations. Space and Spatiality in Early Modern Natural Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Regier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermeir, Koen and Regier, Jonathan. Springer, pp.273, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity and Imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">57 (3), pp.129--228, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">States of Secrecy. From Alchemy to the Atomic Bomb.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margócsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.130, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Science of Sensibility. Reading Edmund Burke's Philosophical Enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Deckard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.357, 2012, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2102-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malebranche et l'imagination puissante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Angeli Edizioni, pp.97, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorana Corneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge History of Philosophy of the Scientific Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.149-166, 2023, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108333108.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overlap – The no man’s land between art and science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La culture du spectacle en Italie et anciens Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dekoninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Delbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du spectacle baroque. Cadres, expériences et représentations des solennités religieuses entre Italie et anciens Pays-Bas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Emotions at the Canonization of Ignatius of Loyola and Francis Xavier in the Southern Low Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dekoninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Delbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Hearts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.187-210, 2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004385191_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le livre et les techniques avant le XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilaire‐Pérez, Liliane and Nègre, Valérie and Spicq, Delphine and Vermeir, Koen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle. À l'échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.5--40, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artes notariae et formulaires notariaux : les techniques de l'écriture des actes dans la seconde moitié du XVe siècle en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle à l’échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-380, 2017, CNRS Alpha, 978-2-271-08655-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicizing Culture: A Revaluation of Early Modern Science and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemla, Karine and Fox Keller, Evelyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures without Culturalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duke University Press, pp.227--249, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analogie, les techniques et les savoirs. Approches cognitives et historiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analogie et les techniques. Approches interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analogie, les techniques et les savoirs. Approches cognitives et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. De Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Beaune, Sophie A. and Hilaire‐Pérez, Liliane and Vermeir, Koen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analogie dans les techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.8--56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Een filosofisch onderzoek naar de wetenschap van het gevoel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Funk Deckard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette, Maarten and De Hert, Paul and Kinneging, Andreas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edmund Burke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASP Editions, pp.211--246, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilaire‐Pérez, Liliane and Nègre, Valérie and Spicq, Delphine and Vermeir, Koen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle. À l'échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.3--4, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstitution des sciences et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilaire-Pérez, Liliane and Simon, Fabien and Thébaud-Sorger, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques. Un dialogue des savoirs, xve-xviiie siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.55--59, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques, infrastructures globales et acteurs transnationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pérez, Liliane and Zakharova, Larissa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques et la globalisation au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.269--279, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Modern Ideas of Space and Spatiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Regier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermeir, Koen and Regier, Jonathan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundaries, Extents and Circulations. Space and Spatiality in Early Modern Natural Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.vii -- xi, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques, rites, religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnino, Guillaume and Hilaire-Pérez, Liliane and Kobiljski, Aleksandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.397--414, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectacularité baroque dans les anciens Pays-Bas: Moyens et fins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dekoninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Delbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bossu, Charles and Bracke, Wouter and Jacob, Alain and Lambeau, Sara and Leporati, Chiara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alla Luce di Roma. I Disegni Scenografici di Scultori Fiamminghi e il Barocco Romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Luca Editori d'arte, pp.1--12, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundaries, Extents and Circulations: An Introduction to Spatiality and the Early Modern Concept of Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Regier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermeir, Koen and Regier, Jonathan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundaries, Extents and Circulations. Space and Spatiality in Early Modern Natural Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1--32, 2016, 978-3-319-41074-6. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41075-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilaire-Pérez, Liliane and Simon, Fabien and Thébaud-Sorger, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un dialogue des savoirs. Les sciences et les techniques en Europe, xve-xviiie siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.487--494, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Wiederherstellung von Pluto. Theatralität in frühneuzeitlichen alchemistischen Praxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schramm, H. and Schwarte, L. and Lorber, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spuren der Avantgarde: Theatrum alchemicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.112--153, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, technology and the arts in the early modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPIWG Research Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013/2014, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérir ceux qui ont la foi. Le mesmérisme et l'imagination historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belhoste, Bruno and Edelman, Nicole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mesmérisme en Contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Omniscience, pp.119--145; 283--290, 2015, 978-2-916097-57-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout dépend des circonstances. Superstition, lois de la nature et dissolution du préternaturel au tournant du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christin, Olivier and Flückiger, Fabrice and Ghermani, Naima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie mondialisée: L'Atlas Marianus de Wilhelm Gumppenberg et les topographies sacrées de l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Alphil-Presses universitaires suisses, pp.47--62, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy and Genealogy. Ways of writing the history of philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lærke, Mogens and Schliesser, Eric and Smith, Justin E. H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy and Its History: New Essays on the Methods and Aims of Research in the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.50--70, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-bibliographical Note: Balthasar Bekker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dobre, Mihnea and Nyden, Tammy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartesian Empiricisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.307--308, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Philosophy in an Enchanted World. Cartesian Empiricism in Balthasar Bekker's Radical Reformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dobre, Mihnea and Nyden, Tammy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartesian Empiricisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.275--306, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophical Enquiries into the Science of Sensibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Deckard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koen Vermeir and Michael Funk Deckard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Sensibility: Reading Burke's Philosophical Enquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-56, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent and Directed towards Him&amp;quot;. Kircher's sunflower clock seen from a baroque perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science in the Age of Baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.37-65, 2012, International Archives of the History of Ideas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Edmund Burke's Philosophical Enquiry in context, 250 years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Sensibility. Reading Edmund Burke's Philosophical Enquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.v-xx, 2012, International Archives of the History of Ideas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampires as Creatures of the Imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of the Imagination and Imaginary Disease in the Early Modern Period.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.341-373, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCULATING KNOWLEDGE OR SUPERSTITION?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven Dupré and Christoph Lüthy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silent Messengers. The Circulation of Material Objects of Knowledge in the Early Modern Low Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT, pp.293-328, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global assessment of academic promotion criteria: What really counts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boon Han Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo d'Ippoliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Keong Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04385394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Psychosomatic and Maternal Fancy to Demonic and Cosmic Imagination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURING THE FAITHFUL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerir ceux qui ont la foi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring Pluto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of management suits science best?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Koen Vermeir </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koen Vermeir is a CNRS Research Professor (CR1). As a historian and philosopher, he has contributed to a wide array of fields. His main interests are in the history of the early modern imagination and in the interaction between religion and technology. Additionally, he works on methodological topics and on science policy and science advice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">After studies in theoretical physics, philosophy and history of science, in Leuven, Utrecht and Cambridge, he held research positions at the Fund of Scientific Research-Flanders, the Max-Planck-Institute for the History of Science, Harvard University, and Harvard’s Radcliffe Institute for Advanced Studies. Vermeir was visiting fellow at Cambridge University and Cornell University, and visiting professor at the ETH Zürich.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermeir is founder of and responsible for the research unit Histoire culturelle et interdisciplinaire des techniques (SPHERE) ; co-responsible for the research unit Recherches interdisciplinaires en histoire et philosophe des sciences (SPHERE) ; and former founding director of LIPSS, a science studies platform at the University of Leuven (Belgium). He is currently member of the editorial board of the journal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Early Modern Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the journal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , the journal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : Histoire & techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and the book series </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in History and Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the History of Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. His work has been published in six different languages.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Koen Vermeir is a member of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Young Academy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. In this context, he is leading a working group on practices of Research Evaluation, and is working on </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and the history of Scientific Academies. He represents the GYA at various conferences and policy meetings and is actively engaged in science advice.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and institutional trends in assessment for academic promotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D’ippoliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hernández-Mondragón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 638 (8050), pp.459-468. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08422-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05536963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education and the Cultivation of the Early Modern Self: Cultura Animi as Self-Care in Juan Luis Vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Individuality, Self-Care, and Self-Preservation in Late Medieval and Early Modern Science, 28 (1), pp.63 - 94. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15733823-20230065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04385200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publizieren historischer Zeitschriften Ein Gespräch zwischen Herausgeber:innen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Gehmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Heiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lengwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.32-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlatan epistemology: As illustrated by a study of wonder-working in the late seventeenth-century Dutch Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (4), pp.363-384. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269889721000193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening up the History of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (1), pp.49-66. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/289108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to Full Participation in the Open Science Life Cycle among Early Career Researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Gownaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Immanuel Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasith Gunawardena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Kaur-Ghumaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2022-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centaurus : Past and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (4), pp.619-620. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centaurus at 70: Editors' perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.198-205. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Funding Agencies Are Redefining Science. Early Career Researchers Will Have to Adapt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gakujutsu no doukou = Trends in the Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about editors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Doing history in the time of COVID ‐19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (2), pp.219-222. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science for the Future: Young Scientists in the Face of Global Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gakujutsu no doukou = Trends in the Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifteen years of the history of science in Europe: Personal reflections by the ESHS presidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Knobloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Kragh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (1-2), pp.104-123. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1-2), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating 15 years of the European Society for the History of Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (1-2), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: History of early astronomy in Centaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Regier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1-2), pp.139-142. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity and Imagination: Post-romantic Electrified Experience and the Gendered Body.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.131--155. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Electricity and Imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.129--130. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1600-0498.12098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Art and Science in the Early Modern Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centaurus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.56--57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: The Automaton in English Renaissance Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (2), pp.426--427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Wonder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Dyck,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (4), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hm.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Research: Commodities or Commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (10), pp.2485-2510. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-012-9524-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Openness versus Secrecy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (2), pp.165-188. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007087412000064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609361v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">States of Secrecy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margócsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (2), pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castelli in aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Sguardo | Rivista di Filosofia Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3), pp.99-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en image du spectacle et spectacularisation de l'image à l'âge baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dekoninck,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Delbeke,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Delfosse,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (151), pp.c1-c14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dustbin of the Republic of Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Early Modern Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), pp.109-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malebranche et les pouvoirs de l'imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di storia della filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (4), pp.661-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idols of the Imagination: Francis Bacon on the Imagination and the Medicine of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorana Corneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (2), pp.183-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampirisme, corps mastiquants et la force de l'imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination between Physick and Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.119-137. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17496970701819418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasius Kircher's Magical Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in History and Philosophy of Science Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (2), pp.363-400. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shpsa.2007.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'physical prophet' and the powers of the imagination. Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in History and Philosophy of Science Part C: Studies in History and Philosophy of Biological and Biomedical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shpsc.2004.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magic of the magic lantern (1660-1700)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (2), pp.127-159. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007087405006709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'physical prophet' and the powers of the imagination. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in History and Philosophy of Science Part C: Studies in History and Philosophy of Biological and Biomedical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (4), pp.561-591. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shpsc.2004.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Imagination: Questions and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Janus Face of the Early Modern Imagination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Instruments in the Service of God: Light metaphors for the circulation of Jesuit knowledge in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the ESHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.333-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Theology as a Baroque Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Magnetic Theology as a Baroque Phenomenon." for the Baroque Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Early Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Regier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histories of epidemics in the time of COVID‐19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charters Erica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Early Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/(ISSN)1600-0498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures du spectacle baroque. Cadres, expériences et représentations des solennités religieuses entre Italie et anciens Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dekoninck,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Delbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Analogie et les techniques. Approches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analogie dans les techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 2017, Coll. Alpha</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01713674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle. À l'échelle du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilaire‐Pérez, Liliane and Nègre, Valérie and Spicq, Delphine and Vermeir, Koen. CNRS éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analogie dans les techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. De Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Beaune, Sophie A. and Hilaire‐Pérez, Liliane and Vermeir, Koen. CNRS éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundaries, Extents and Circulations: Space and Spatiality in Early Modern Natural Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Regier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. 2016, Boundaries, Extents and Circulations: Space and Spatiality in Early Modern Natural Philosophy, 978-3-319-41074-6. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41075-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundaries, Extents and Circulations. Space and Spatiality in Early Modern Natural Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Regier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermeir, Koen and Regier, Jonathan. Springer, pp.273, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricity and Imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">57 (3), pp.129--228, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">States of Secrecy. From Alchemy to the Atomic Bomb.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Margócsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.130, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Science of Sensibility. Reading Edmund Burke's Philosophical Enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Deckard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.357, 2012, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2102-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malebranche et l'imagination puissante.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Angeli Edizioni, pp.97, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Art of Thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorana Corneanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge History of Philosophy of the Scientific Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.149-166, 2023, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108333108.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overlap – The no man’s land between art and science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La culture du spectacle en Italie et anciens Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dekoninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Delbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du spectacle baroque. Cadres, expériences et représentations des solennités religieuses entre Italie et anciens Pays-Bas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Emotions at the Canonization of Ignatius of Loyola and Francis Xavier in the Southern Low Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dekoninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Delbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Hearts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.187-210, 2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004385191_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’analogie, les techniques et les savoirs. Approches cognitives et historiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. de Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analogie et les techniques. Approches interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analogie, les techniques et les savoirs. Approches cognitives et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. De Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Beaune, Sophie A. and Hilaire‐Pérez, Liliane and Vermeir, Koen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analogie dans les techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.8--56, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artes notariae et formulaires notariaux : les techniques de l'écriture des actes dans la seconde moitié du XVe siècle en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle à l’échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-380, 2017, CNRS Alpha, 978-2-271-08655-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicizing Culture: A Revaluation of Early Modern Science and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chemla, Karine and Fox Keller, Evelyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures without Culturalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duke University Press, pp.227--249, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilaire‐Pérez, Liliane and Nègre, Valérie and Spicq, Delphine and Vermeir, Koen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle. À l'échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.3--4, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Een filosofisch onderzoek naar de wetenschap van het gevoel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Funk Deckard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colette, Maarten and De Hert, Paul and Kinneging, Andreas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edmund Burke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASP Editions, pp.211--246, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le livre et les techniques avant le XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Hilaire‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Spicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilaire‐Pérez, Liliane and Nègre, Valérie and Spicq, Delphine and Vermeir, Koen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le livre technique avant le XXe siècle. À l'échelle du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.5--40, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundaries, Extents and Circulations: An Introduction to Spatiality and the Early Modern Concept of Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Regier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermeir, Koen and Regier, Jonathan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundaries, Extents and Circulations. Space and Spatiality in Early Modern Natural Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1--32, 2016, 978-3-319-41074-6. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-41075-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectacularité baroque dans les anciens Pays-Bas: Moyens et fins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dekoninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Delbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bossu, Charles and Bracke, Wouter and Jacob, Alain and Lambeau, Sara and Leporati, Chiara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alla Luce di Roma. I Disegni Scenografici di Scultori Fiamminghi e il Barocco Romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Luca Editori d'arte, pp.1--12, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstitution des sciences et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thébaud-Sorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilaire-Pérez, Liliane and Simon, Fabien and Thébaud-Sorger, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des sciences et des techniques. Un dialogue des savoirs, xve-xviiie siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.55--59, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques, infrastructures globales et acteurs transnationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pérez, Liliane and Zakharova, Larissa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques et la globalisation au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.269--279, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Modern Ideas of Space and Spatiality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Regier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermeir, Koen and Regier, Jonathan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundaries, Extents and Circulations. Space and Spatiality in Early Modern Natural Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.vii -- xi, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques, rites, religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnino, Guillaume and Hilaire-Pérez, Liliane and Kobiljski, Aleksandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des techniques. Mondes, sociétés, cultures XVIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.397--414, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques et religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hilaire-Pérez, Liliane and Simon, Fabien and Thébaud-Sorger, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un dialogue des savoirs. Les sciences et les techniques en Europe, xve-xviiie siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.487--494, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Wiederherstellung von Pluto. Theatralität in frühneuzeitlichen alchemistischen Praxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schramm, H. and Schwarte, L. and Lorber, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spuren der Avantgarde: Theatrum alchemicum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.112--153, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, technology and the arts in the early modern period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPIWG Research Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013/2014, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérir ceux qui ont la foi. Le mesmérisme et l'imagination historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belhoste, Bruno and Edelman, Nicole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mesmérisme en Contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Omniscience, pp.119--145; 283--290, 2015, 978-2-916097-57-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout dépend des circonstances. Superstition, lois de la nature et dissolution du préternaturel au tournant du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christin, Olivier and Flückiger, Fabrice and Ghermani, Naima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie mondialisée: L'Atlas Marianus de Wilhelm Gumppenberg et les topographies sacrées de l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Alphil-Presses universitaires suisses, pp.47--62, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy and Genealogy. Ways of writing the history of philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lærke, Mogens and Schliesser, Eric and Smith, Justin E. H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy and Its History: New Essays on the Methods and Aims of Research in the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.50--70, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-bibliographical Note: Balthasar Bekker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dobre, Mihnea and Nyden, Tammy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartesian Empiricisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.307--308, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Philosophy in an Enchanted World. Cartesian Empiricism in Balthasar Bekker's Radical Reformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dobre, Mihnea and Nyden, Tammy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartesian Empiricisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.275--306, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Edmund Burke's Philosophical Enquiry in context, 250 years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Sensibility. Reading Edmund Burke's Philosophical Enquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.v-xx, 2012, International Archives of the History of Ideas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophical Enquiries into the Science of Sensibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Deckard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koen Vermeir and Michael Funk Deckard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Sensibility: Reading Burke's Philosophical Enquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-56, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent and Directed towards Him&amp;quot;. Kircher's sunflower clock seen from a baroque perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science in the Age of Baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.37-65, 2012, International Archives of the History of Ideas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampires as Creatures of the Imagination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases of the Imagination and Imaginary Disease in the Early Modern Period.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.341-373, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCULATING KNOWLEDGE OR SUPERSTITION?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven Dupré and Christoph Lüthy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silent Messengers. The Circulation of Material Objects of Knowledge in the Early Modern Low Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT, pp.293-328, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global assessment of academic promotion criteria: What really counts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boon Han Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo d'Ippoliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Keong Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04385394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Psychosomatic and Maternal Fancy to Demonic and Cosmic Imagination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURING THE FAITHFUL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00638480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerir ceux qui ont la foi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring Pluto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of management suits science best?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalyoungacademy.net/koen-vermeir/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#8217;ippoliti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hern&#225;ndez-Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Vermeir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08422-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15733823-20230065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Gownaris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Immanuel Bittner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasith Gunawardena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kaur-Ghumaan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2022-002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Fricke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gehmacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Heiniger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Jana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lengwiler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269889721000193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/289108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12213" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Debru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Knobloch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Kragh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12236" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Regier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12256" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12098" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Dyck," TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2014.05.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-012-9524-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0ZPCNVKQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Corneanu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marg&#243;csy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Dekoninck," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Delbeke," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Delfosse," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609361v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007087412000064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Carbone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496970701819418" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2007.03.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007087405006709" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20056E090E37B724481D152D5D31EB561B3DF9B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641622v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2004.12.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2004.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charters Erica" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/(ISSN)1600-0498" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Delbeke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Delfosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heering" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Spicq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. De Beaune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41075-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deckard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2102-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769836v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108333108.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Dekoninck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385191_010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293961v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/le-livre-technique-avant-le-xxe-siecle/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Funk Deckard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;baud-Sorger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454111v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454109v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421955v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609384v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770198v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon Han Lim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo d'Ippoliti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dominik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Keong Chong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366653v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638480v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750561v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalyoungacademy.net/koen-vermeir/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#8217;ippoliti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dominik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hern&#225;ndez-Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Vermeir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08422-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15733823-20230065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Fricke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gehmacher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Heiniger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Jana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lengwiler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269889721000193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/289108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Gownaris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Immanuel Bittner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasith Gunawardena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kaur-Ghumaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2022-002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12319" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Debru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fox" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Knobloch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Kragh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12204" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12236" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Regier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12256" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1600-0498.12098" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Dyck," TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2014.05.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-012-9524-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0ZPCNVKQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609361v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007087412000064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marg&#243;csy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Dekoninck," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Delbeke," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Delfosse," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Carbone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Corneanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496970701819418" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsa.2007.03.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2004.12.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007087405006709" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20056E090E37B724481D152D5D31EB561B3DF9B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shpsc.2004.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charters Erica" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/(ISSN)1600-0498" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Delbeke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Delfosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heering" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie N&#232;gre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Spicq" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. De Beaune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514985v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41075-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deckard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2102-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769836v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108333108.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Dekoninck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385191_010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/le-livre-technique-avant-le-xxe-siecle/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677045v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Funk Deckard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422144v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;baud-Sorger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422137v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422141v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454111v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454109v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421955v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770403v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon Han Lim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo d'Ippoliti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dominik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Keong Chong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366653v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638480v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750561v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>