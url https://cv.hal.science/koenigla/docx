--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -458,165 +458,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Humour et transgression des interdits dans Ysaïe le Triste »</w:t>
+                <w:t xml:space="preserve">«Le Petit Artus de Bretagne ou la nuit féconde en romanesque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, n° 7, p. 11-16</w:t>
+              <w:t xml:space="preserve">, 2004, n° 6, p. 9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126948v1</w:t>
+                <w:t xml:space="preserve">hal-01126934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Le Petit Artus de Bretagne ou la nuit féconde en romanesque »</w:t>
+                <w:t xml:space="preserve">« Humour et transgression des interdits dans Ysaïe le Triste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, n° 6, p. 9-14</w:t>
+              <w:t xml:space="preserve">, 2004, n° 7, p. 11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126934v1</w:t>
+                <w:t xml:space="preserve">hal-01126948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -628,260 +628,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’objet de recherche « Le Moyen Age » depuis l’océan indien : enjeux de dépolitisation et de repolitisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral "Le politique et la politique dans la recherche réunionnaise et dans l’Océan Indien"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LCF-OIES, Oct 2023, Saint-Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Practising the European Middle Ages from the Indian Ocean: from a colonial culture to a global culture / Pratiquer le Moyen Âge européen depuis l’océan indien: d’une culture coloniale à une culture globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summmer School. Medievalisms from around the world: the middle ages, vector of cultural domination or mirror of cultural diversity?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Doudet Estelle, Fonio Filippo, Sep 2023, Université de Lausanne (UNIL), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Middle Ages, vector of cultural domination or mirror of cultural diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Kuroiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experts' round-table : Summmer School Medievalisms from around the world: The middle ages, vector of cultural domination or mirror of cultural diversity?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne; Université Grenoble Alpes, Sep 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224335v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04250889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Genres de l’imaginaire, fantasy et utopie / écotopie »</w:t>
               </w:r>
@@ -1068,924 +1068,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la lyrique occitane aux Lais de Marie de France. Vocalité / scripturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le cours-séminaire "Initiation à l'ancien provençal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, May 2019, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’aventure dans le Chevalier au Lion de Chrétien de Troyes et dans les romans arthuriens après Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cours-séminaire sur le roman arthurien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Apr 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques media morts-vivants. Littérature médiévale et archéologie des media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« L’archéologie des media et le Moyen Âge. Pour une nouvelle approche de nos cultures médiatiques » débat avec Estelle Doudet (université de Lausanne) :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, May 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovide au Moyen Age : transposer / allégoriser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Restituer les Anciens dans la France d’Ancien Régime »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion; Université de Saint Andrews, May 2019, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tronc et le Papegau : compagnonnage chevaleresque et figures de la création littéraire dans deux romans arthuriens tardifs, Le Conte du Papegau et Ysaÿe le Triste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cours-séminaire sur le roman arthurien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Apr 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la lyrique occitane aux Lais de Marie de France. Vocalité / scripturalité</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objet, image et voix de l’amour, le miroir parlant dans 'L’Espinette amoureuse' de Jean Froissart (1369)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence dans le cours-séminaire "Initiation à l'ancien provençal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, May 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">« Du gage d’affection à l’archive : culture matérielle et domaine de l’intime dans les sociétés de l’océan Indien », Université de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique de l'enchâssement dans le 'Laüstic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études autour du programme de l’agrégation de lettres 2019, Université de La Réunion, UFR LSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lai de l’oiselet. Itinéraire d’une fable animalière au Moyen Age : du monde indien à la civilisation européenne médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Histoire de l'Indianocéanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Saint -Denis de La Réunion, France. p. 220-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01590028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Itinéraire d'un nom, de L’Estoire de Merlin (Suite Vulgate) et de la Chanson du chevalier au cygne ou Godefroid de Bouillon jusqu’au Roman d’Ysaÿe le Triste : Troncelon, Marc de Saint-Trond, Tronc»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« L'onomastique dans la littérature médiévale », séminaire du CELLAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Ferlampin-Acher, 2018, Université de Rennes 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Objet, image et voix de l’amour, le miroir parlant dans 'L’Espinette amoureuse' de Jean Froissart (1369)</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Guerre et mer dans Ysaïe le Triste, roman arthurien tardif, entre enjeu littéraire et enjeu historique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Du gage d’affection à l’archive : culture matérielle et domaine de l’intime dans les sociétés de l’océan Indien », Université de La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Denis de La Réunion, France</w:t>
+              <w:t xml:space="preserve">Arthur, la mer et la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la côte d'Opale, May 2014, Boulogne-sur-mer, France. p. 155-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figuration et défiguration d'Orphée à la fin du Moyen Age. Le Roman d'Ysaÿe le Triste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Antiquité et des Temps Anciens 2016-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion, Apr 2017, Saint-Denis, La Réunion. pp.177-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhétorique et roman arthurien : l’onomastique historique dans Ysaÿe le Triste – Arthur, Clovis et Legier de Boulogne-, creuset inventif du romanesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème congrès de la société internationale arthurienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Würzburg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01589985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'essilié : exil et aventure dans le roman arthurien tardif»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Voyage, parcours initiatique, exil » (université de La Réunion, DIRE, dir. Corinne Duboin)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Saint -Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545947v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01120386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques ballades au XIVème siècle : ballades chantées et ballades lues dans 'Ysaïe le Triste</w:t>
               </w:r>
@@ -3583,51 +3583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Ribeuz-Koenig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04250889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Alonge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Ribeuz-Koenig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04250889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545947v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Alonge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>