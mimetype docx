--- v1 (2026-04-04)
+++ v2 (2026-05-05)
@@ -182,215 +182,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le laüstic oci et envolupé : enchâssement et thésaurisation de la voix dans les Lais de Marie de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Supplément : autour du programme de l'agrégation de Lettres 2019, 5, pp.203-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Le Lai de l’oiselet&amp;lt;/i&amp;gt;. Itinéraire d’une fable animalière au moyen âge : Du monde indien à la civilisation européenne médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L’animal en Indianocéanie : De l’Antiquité à nos jours, 15, pp.220-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le laüstic oci et envolupé : enchâssement et thésaurisation de la voix dans les Lais de Marie de France</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Bohort à Marc l'essilié : exil et aventure dans le roman arthurien tardif Ysaÿe le triste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Supplément : autour du programme de l'agrégation de Lettres 2019, 5, pp.203-215</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, Itinéraires : littératures du voyage, de la migration et de l'exil, 5, pp.111-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -458,165 +458,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Le Petit Artus de Bretagne ou la nuit féconde en romanesque »</w:t>
+                <w:t xml:space="preserve">« Humour et transgression des interdits dans Ysaïe le Triste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, n° 6, p. 9-14</w:t>
+              <w:t xml:space="preserve">, 2004, n° 7, p. 11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126934v1</w:t>
+                <w:t xml:space="preserve">hal-01126948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Humour et transgression des interdits dans Ysaïe le Triste »</w:t>
+                <w:t xml:space="preserve">«Le Petit Artus de Bretagne ou la nuit féconde en romanesque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, n° 7, p. 11-16</w:t>
+              <w:t xml:space="preserve">, 2004, n° 6, p. 9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126948v1</w:t>
+                <w:t xml:space="preserve">hal-01126934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -628,260 +628,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Practising the European Middle Ages from the Indian Ocean: from a colonial culture to a global culture / Pratiquer le Moyen Âge européen depuis l’océan indien: d’une culture coloniale à une culture globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summmer School. Medievalisms from around the world: the middle ages, vector of cultural domination or mirror of cultural diversity?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doudet Estelle, Fonio Filippo, Sep 2023, Université de Lausanne (UNIL), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Middle Ages, vector of cultural domination or mirror of cultural diversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Kuroiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Di Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experts' round-table : Summmer School Medievalisms from around the world: The middle ages, vector of cultural domination or mirror of cultural diversity?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne; Université Grenoble Alpes, Sep 2023, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’objet de recherche « Le Moyen Age » depuis l’océan indien : enjeux de dépolitisation et de repolitisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral "Le politique et la politique dans la recherche réunionnaise et dans l’Océan Indien"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LCF-OIES, Oct 2023, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250889v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-04224335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Genres de l’imaginaire, fantasy et utopie / écotopie »</w:t>
               </w:r>
@@ -1068,924 +1068,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De quelques media morts-vivants. Littérature médiévale et archéologie des media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L’archéologie des media et le Moyen Âge. Pour une nouvelle approche de nos cultures médiatiques » débat avec Estelle Doudet (université de Lausanne) :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, May 2019, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aventure dans le Chevalier au Lion de Chrétien de Troyes et dans les romans arthuriens après Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le cours-séminaire sur le roman arthurien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Apr 2019, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovide au Moyen Age : transposer / allégoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Restituer les Anciens dans la France d’Ancien Régime »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion; Université de Saint Andrews, May 2019, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tronc et le Papegau : compagnonnage chevaleresque et figures de la création littéraire dans deux romans arthuriens tardifs, Le Conte du Papegau et Ysaÿe le Triste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le cours-séminaire sur le roman arthurien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Apr 2019, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la lyrique occitane aux Lais de Marie de France. Vocalité / scripturalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cours-séminaire "Initiation à l'ancien provençal"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, May 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’aventure dans le Chevalier au Lion de Chrétien de Troyes et dans les romans arthuriens après Chrétien</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lai de l’oiselet. Itinéraire d’une fable animalière au Moyen Age : du monde indien à la civilisation européenne médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence dans le cours-séminaire sur le roman arthurien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Apr 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Semaine de l'Histoire de l'Indianocéanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Saint -Denis de La Réunion, France. p. 220-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De quelques media morts-vivants. Littérature médiévale et archéologie des media</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01590028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de l'enchâssement dans le 'Laüstic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« L’archéologie des media et le Moyen Âge. Pour une nouvelle approche de nos cultures médiatiques » débat avec Estelle Doudet (université de Lausanne) :</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, May 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Journée d’études autour du programme de l’agrégation de lettres 2019, Université de La Réunion, UFR LSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ovide au Moyen Age : transposer / allégoriser</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Itinéraire d'un nom, de L’Estoire de Merlin (Suite Vulgate) et de la Chanson du chevalier au cygne ou Godefroid de Bouillon jusqu’au Roman d’Ysaÿe le Triste : Troncelon, Marc de Saint-Trond, Tronc»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Restituer les Anciens dans la France d’Ancien Régime »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion; Université de Saint Andrews, May 2019, Saint-Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">« L'onomastique dans la littérature médiévale », séminaire du CELLAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Ferlampin-Acher, 2018, Université de Rennes 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objet, image et voix de l’amour, le miroir parlant dans 'L’Espinette amoureuse' de Jean Froissart (1369)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Du gage d’affection à l’archive : culture matérielle et domaine de l’intime dans les sociétés de l’océan Indien », Université de La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Poétique de l'enchâssement dans le 'Laüstic</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figuration et défiguration d'Orphée à la fin du Moyen Age. Le Roman d'Ysaÿe le Triste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études autour du programme de l’agrégation de lettres 2019, Université de La Réunion, UFR LSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint Denis de La Réunion, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Antiquité et des Temps Anciens 2016-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Apr 2017, Saint-Denis, La Réunion. pp.177-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Lai de l’oiselet. Itinéraire d’une fable animalière au Moyen Age : du monde indien à la civilisation européenne médiévale</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'essilié : exil et aventure dans le roman arthurien tardif»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Histoire de l'Indianocéanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Saint -Denis de La Réunion, France. p. 220-229</w:t>
+              <w:t xml:space="preserve">« Voyage, parcours initiatique, exil » (université de La Réunion, DIRE, dir. Corinne Duboin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Saint -Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Itinéraire d'un nom, de L’Estoire de Merlin (Suite Vulgate) et de la Chanson du chevalier au cygne ou Godefroid de Bouillon jusqu’au Roman d’Ysaÿe le Triste : Troncelon, Marc de Saint-Trond, Tronc»</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique et roman arthurien : l’onomastique historique dans Ysaÿe le Triste – Arthur, Clovis et Legier de Boulogne-, creuset inventif du romanesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« L'onomastique dans la littérature médiévale », séminaire du CELLAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christine Ferlampin-Acher, 2018, Université de Rennes 2, France</w:t>
+              <w:t xml:space="preserve">XXVème congrès de la société internationale arthurienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Würzburg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01589985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Guerre et mer dans Ysaïe le Triste, roman arthurien tardif, entre enjeu littéraire et enjeu historique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthur, la mer et la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la côte d'Opale, May 2014, Boulogne-sur-mer, France. p. 155-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120386v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01545947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques ballades au XIVème siècle : ballades chantées et ballades lues dans 'Ysaïe le Triste</w:t>
               </w:r>
@@ -2877,164 +2877,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séminaire Archives et pratiques créatives n° 2 : conférence de Maroua Mannai (EMMA / Université de Paul Valéry Montpellier 3) &amp;quot;Digital Reinvention of Archives in M. Nourbese Philip Zong ! (2008) and Lubaina Himid's visual art&amp;quot;; répondante Corinne Duboin (Université de La Réunion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séminaire Archives et pratiques créatives n°1 : conférence d'Estelle Doudet ( université de Lausanne) &amp;quot;Recherche créative et réalité virtuelle: une nouvelle approche de l'histoire du théâtre&amp;quot;; répondant Tristan Alonge (Maison française d'Oxford)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Alonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Alonge</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03254663v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03254668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire Archives et pratiques créatives n° 3 : conférence de Sandie Attia (université de La Réunion) &amp;quot;Histoire et mémoire : les archives littéraires et personnelles d'Ilse Aichinger (1921-2016) et le défi de la transmission&amp;quot; ; répondante : Catherine Mazellier-Lajarrige (Université de Toulouse 2 Jean Jaurès, CREG)</w:t>
               </w:r>
@@ -3583,51 +3583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Ribeuz-Koenig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04250889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545947v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Alonge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Ribeuz-Koenig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04250889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Alonge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>