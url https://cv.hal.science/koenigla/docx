--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2877,164 +2877,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séminaire Archives et pratiques créatives n°1 : conférence d'Estelle Doudet ( université de Lausanne) &amp;quot;Recherche créative et réalité virtuelle: une nouvelle approche de l'histoire du théâtre&amp;quot;; répondant Tristan Alonge (Maison française d'Oxford)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Alonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séminaire Archives et pratiques créatives n° 2 : conférence de Maroua Mannai (EMMA / Université de Paul Valéry Montpellier 3) &amp;quot;Digital Reinvention of Archives in M. Nourbese Philip Zong ! (2008) and Lubaina Himid's visual art&amp;quot;; répondante Corinne Duboin (Université de La Réunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Ribeuz-Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254668v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03254663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire Archives et pratiques créatives n° 3 : conférence de Sandie Attia (université de La Réunion) &amp;quot;Histoire et mémoire : les archives littéraires et personnelles d'Ilse Aichinger (1921-2016) et le défi de la transmission&amp;quot; ; répondante : Catherine Mazellier-Lajarrige (Université de Toulouse 2 Jean Jaurès, CREG)</w:t>
               </w:r>
@@ -3583,51 +3583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Ribeuz-Koenig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04250889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254663v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Alonge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Ribeuz-Koenig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03249786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01955334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224338v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Kuroiwa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04250889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01697558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01447438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Alonge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01920468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01368811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>