--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,1589 +66,2231 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A robust unknown input observer for open channel irrigation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 165, pp.106510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1658-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unknown input observer for quadratically inner bounded-one sided Lipschitz perturbed nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2024.2436141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixed-time sliding mode based observer for nonlinear systems with unknown parameters and unknown inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (14), pp.1920 - 1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2019.1049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impulsive fixed-time observer for linear time-delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 355 (7), pp.3354-3366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Unknown Input Observer Design for Uncertain and Noisy QIB-OSL Nonlinear Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Nonlinear State Feedback Tracking Controller for Open Channel Irrigation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Segovia Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166718v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pablo Segovia</w:t>
+                <w:t xml:space="preserve">Robust Polytopic Luenberger Observer for SOC Estimation of a Battery Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman El-Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
+              <w:t xml:space="preserve">IEEE/IFAC ICCAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166799v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear State Feedback Tracking Controller for Open Channel Irrigation Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
+              <w:t xml:space="preserve">CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239421v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Polytopic Luenberger Observer for SOC Estimation of a Battery Cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">Interval Luenberger like observer for fault detection and state estimation in One Sided Lipschitz-Quadratically Inner Bounded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFAC ICCAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">SysTol’2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ayia Napa, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166750v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Luenberger like observer for fault detection and state estimation in One Sided Lipschitz-Quadratically Inner Bounded Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Unknown Input Observer design for LPV OSL-QIB nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SysTol’2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Ayia Napa, Cyprus</w:t>
+              <w:t xml:space="preserve">IFAC ROCOND and LPVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166778v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Input Observer design for LPV OSL-QIB nonlinear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Robust Unknown Input Observer Design for Uncertain and Noisy QIB-OSL Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucien Etienne</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ROCOND and LPVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166741v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Observer Schemes for One-sided Lipschitz Noisy Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Bari, Italy. pp.748-754, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unknown Input Observer Scheme for Open-flow Irrigation Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Savona, Italy. pp.7-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unknown input observer for sampled data system with time-varying sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucharest (RO), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Duviella</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610878v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K Langueh</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647736v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Observer synthesis for Bilinear Parameter Varying system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Anani Agbessi Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Karkaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cdc51059.2022.9992459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,1520 +2309,878 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMWRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self triggered controller co-design using LASSO regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lucien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 30th Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vouliagmeni, France. pp.139-144, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online estimation of the ON-state resistance Ron of a mosfet in a conversion chain for failure prognostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology identification of network systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time estimation for linear TDS via two coupled Luenberger observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observabilty singularities and observer design: dual immersion approach</w:t>
+                <w:t xml:space="preserve">Finite-time observer for linear system with time delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Krishna Busawon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Nonlinear Control Systems, NOLCOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Monterey, United States</w:t>
+              <w:t xml:space="preserve">IEEE Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2016, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333688v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time observer for linear system with time delay</w:t>
+                <w:t xml:space="preserve">Finite-time unknown input observer for linear time-delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Chinese Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2016, Chengdu, China</w:t>
+              <w:t xml:space="preserve">CDC2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410852v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time unknown input observer for linear time-delay systems</w:t>
+                <w:t xml:space="preserve">Observabilty singularities and observer design: dual immersion approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octaviana Datcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Floquet</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2016, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">10th IFAC Symposium on Nonlinear Control Systems, NOLCOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410876v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outputs analysis and dual immersion method for chaotic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octaviana Datcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Busawon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computing, Communication and Security, ICCCS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PROF. SUBRAMANIAM GANESAN, Dec 2015, Pointe Aux Piments, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240249v1</w:t>
-              </w:r>
-[...640 lines deleted...]
-                <w:t xml:space="preserve">hal-02057901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3198,51 +3198,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation en temps fini de systèmes non linéaires et à retards avec application aux systèmes en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Anani Agbessi Langueh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Ecole Centrale de Lille, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018ECLI0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3438,51 +3438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166750v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman El-Khatib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711340" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Conde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Anani Agbessi Langueh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992459" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octaviana Datcu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2436141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02637630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.1049" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.02.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02115262v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECLI0012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2436141" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02637630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.1049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.02.019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman El-Khatib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Conde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Anani Agbessi Langueh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992459" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410852v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octaviana Datcu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02115262v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECLI0012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>