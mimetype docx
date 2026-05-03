--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,3121 +66,3121 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust Unknown Input Observer Design for Uncertain and Noisy QIB-OSL Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nonlinear State Feedback Tracking Controller for Open Channel Irrigation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust Polytopic Luenberger Observer for SOC Estimation of a Battery Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman El-Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/IFAC ICCAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interval Luenberger like observer for fault detection and state estimation in One Sided Lipschitz-Quadratically Inner Bounded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SysTol’2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ayia Napa, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unknown Input Observer design for LPV OSL-QIB nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC ROCOND and LPVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of Observer Schemes for One-sided Lipschitz Noisy Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bari, Italy. pp.748-754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unknown Input Observer Scheme for Open-flow Irrigation Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Savona, Italy. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unknown input observer for sampled data system with time-varying sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucharest (RO), Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust Observer synthesis for Bilinear Parameter Varying system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Anani Agbessi Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Karkaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Iovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc51059.2022.9992459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self triggered controller co-design using LASSO regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lucien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 30th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vouliagmeni, France. pp.139-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online estimation of the ON-state resistance Ron of a mosfet in a conversion chain for failure prognostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th European Conference on Advanced Control and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology identification of network systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-time estimation for linear TDS via two coupled Luenberger observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observabilty singularities and observer design: dual immersion approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octaviana Datcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th IFAC Symposium on Nonlinear Control Systems, NOLCOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-time observer for linear system with time delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Chinese Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2016, Chengdu, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-time unknown input observer for linear time-delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2016, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outputs analysis and dual immersion method for chaotic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octaviana Datcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Busawon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computing, Communication and Security, ICCCS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PROF. SUBRAMANIAM GANESAN, Dec 2015, Pointe Aux Piments, Mauritius</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust unknown input observer for open channel irrigation systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106510⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1658-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239538v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A robust unknown input observer for open channel irrigation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580325⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 165, pp.106510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166661v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unknown input observer for quadratically inner bounded-one sided Lipschitz perturbed nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207721.2024.2436141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-time sliding mode based observer for nonlinear systems with unknown parameters and unknown inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (14), pp.1920 - 1927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-cta.2019.1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsive fixed-time observer for linear time-delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 355 (7), pp.3354-3366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057901v1</w:t>
-              </w:r>
-[...2448 lines deleted...]
-                <w:t xml:space="preserve">hal-01240249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3198,51 +3198,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation en temps fini de systèmes non linéaires et à retards avec application aux systèmes en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Anani Agbessi Langueh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Ecole Centrale de Lille, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018ECLI0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3438,51 +3438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2436141" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02637630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.1049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.02.019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman El-Khatib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Conde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Anani Agbessi Langueh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992459" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410852v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410876v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octaviana Datcu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02115262v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECLI0012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman El-Khatib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711340" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Conde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Anani Agbessi Langueh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992459" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octaviana Datcu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2436141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02637630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.1049" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.02.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02115262v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECLI0012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>