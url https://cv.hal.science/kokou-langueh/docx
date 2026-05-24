--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1196,286 +1196,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t>
+                <w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mougin</w:t>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+                <w:t xml:space="preserve">L Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Duviella</w:t>
+                <w:t xml:space="preserve">K Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610878v1</w:t>
+                <w:t xml:space="preserve">hal-03647736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t>
+                <w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Etienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K Langueh</w:t>
+                <w:t xml:space="preserve">E Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647736v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Observer synthesis for Bilinear Parameter Varying system</w:t>
               </w:r>
@@ -1604,51 +1604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
+                <w:t xml:space="preserve">A robust unknown input observer for open channel irrigation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
@@ -2629,106 +2629,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.1658-1663. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 165, pp.106510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166661v1</w:t>
+                <w:t xml:space="preserve">hal-05239538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust unknown input observer for open channel irrigation systems</w:t>
+                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
@@ -2763,82 +2763,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 165, pp.106510. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1658-1663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239538v1</w:t>
+                <w:t xml:space="preserve">hal-05166661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unknown input observer for quadratically inner bounded-one sided Lipschitz perturbed nonlinear systems</w:t>
               </w:r>
@@ -3438,51 +3438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman El-Khatib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711340" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Conde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Anani Agbessi Langueh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992459" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octaviana Datcu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2436141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02637630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.1049" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.02.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02115262v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECLI0012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman El-Khatib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711340" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Conde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Anani Agbessi Langueh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc51059.2022.9992459" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octaviana Datcu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2436141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02637630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.1049" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.02.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02115262v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECLI0012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>