--- v0 (2026-04-06)
+++ v1 (2026-05-18)
@@ -946,51 +946,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokougan Désiré AGBAVON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur le nouveau Code togolais de la marine marchande sept ans après : bilan, enjeux et perspectives nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Lomé, Togo. Éditions du CREDIJ, 297 p., 2024, (Bibliothèque des actes), 978-99982-66-58-2</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Lomé, Togo. Éditions du CREDIJ, 297 p., 2024, Bibliothèque des actes, 978-99982-66-58-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>