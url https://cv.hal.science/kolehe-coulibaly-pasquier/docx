--- v0 (2026-03-23)
+++ v1 (2026-05-19)
@@ -100,443 +100,443 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplings of brownian motions with set-valued dual processes on riemannian manifolds</w:t>
+                <w:t xml:space="preserve">On Markov intertwining relations and primal conditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arnaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koléhè Coulibaly-Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.473-522. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp. 2425-2456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/jep.258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10959-023-01301-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037469v2</w:t>
+                <w:t xml:space="preserve">hal-04152220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the separation cut-off phenomenon for Brownian motions on high dimensional spheres</w:t>
+                <w:t xml:space="preserve">Couplings of brownian motions with set-valued dual processes on riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arnaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Koléhé Abdoulaye Coulibaly-Pasquier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koléhè Coulibaly-Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/23-bej1622⟩</w:t>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.473-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715965v1</w:t>
+                <w:t xml:space="preserve">hal-03037469v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stochastic renormalized mean curvature flow for planar convex sets</w:t>
+                <w:t xml:space="preserve">On the separation cut-off phenomenon for Brownian motions on high dimensional spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arnaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Koléhè Coulibaly-Pasquier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koléhé Abdoulaye Coulibaly-Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29, pp.1-43. </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (2), pp.1007-1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/24-EJP1245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/23-bej1622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018606v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Markov intertwining relations and primal conditioning</w:t>
+                <w:t xml:space="preserve">The stochastic renormalized mean curvature flow for planar convex sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arnaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koléhè Coulibaly-Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37, pp. 2425-2456. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.1-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10959-023-01301-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/24-EJP1245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152220v1</w:t>
+                <w:t xml:space="preserve">hal-04018606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the evolution by duality of domains on manifolds</w:t>
               </w:r>
@@ -691,51 +691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onsager-Machlup functional for uniformly elliptic time-inhomogeneous diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koléhé Abdoulaye Coulibaly-Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Probabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2123, pp.105-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -754,300 +754,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some stochastic process without birth, linked to the mean curvature flow.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koléhé Abdoulaye Coulibaly-Pasquier</w:t>
+                <w:t xml:space="preserve">Horizontal diffusion in $C^1$ path space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arnaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Koléhè Coulibaly-Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Thalmaier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/10-AOP580⟩</w:t>
+              <w:t xml:space="preserve">Séminaire de Probabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, XLIII, pp.73-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15217-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418303v1</w:t>
+                <w:t xml:space="preserve">hal-00376525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian motion with respect to time-changing Riemannian metrics, applications to Ricci flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koléhè Coulibaly-Pasquier</w:t>
+                <w:t xml:space="preserve">Some stochastic process without birth, linked to the mean curvature flow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koléhé Abdoulaye Coulibaly-Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/10-AIHP364⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (4), pp.1305--1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-AOP580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352805v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal diffusion in $C^1$ path space</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anton Thalmaier</w:t>
+                <w:t xml:space="preserve">Brownian motion with respect to time-changing Riemannian metrics, applications to Ricci flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koléhè Coulibaly-Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koléhè Coulibaly-Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Probabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, XLIII, pp.73-94. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (No. 2,), pp.515-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15217-7_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/10-AIHP364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376525v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1065,51 +1065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the evolution by duality of domains on manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Koléhè Coulibaly-Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1537,51 +1537,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1646,211 +1646,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the separation cut-off phenomenon for Brownian motions on high dimensional rotationally symmetric compact manifolds</w:t>
+                <w:t xml:space="preserve">Cutoff in separation profile for the flat torus, sphere, and projective spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koléhè Coulibaly-Pasquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711292v1</w:t>
+                <w:t xml:space="preserve">hal-05563527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the separation cut-off phenomenon for Brownian motions on high dimensional rotationally symmetric compact manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koléhè Coulibaly-Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arnaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Miclo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the separation cut-off phenomenon for Brownian motions on high dimensional spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arnaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Koléhè Coulibaly-Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Miclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1997,51 +2059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037469v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnaudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kol&#233;h&#232; Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.258" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715965v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kol&#233;h&#233; Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/23-bej1622" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018606v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-023-01301-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009885v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/msmf.479" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767995v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kol&#233;h&#232; Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28535-7_11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP580" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352805v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AIHP364" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kol&#233;h&#232; Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Thalmaier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15217-7_2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293622v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arnaudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kol&#233;h&#232; Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-023-01301-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037469v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.258" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kol&#233;h&#233; Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/23-bej1622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018606v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009885v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/msmf.479" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767995v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kol&#233;h&#232; Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28535-7_11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kol&#233;h&#232; Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Thalmaier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15217-7_2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AOP580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352805v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AIHP364" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cattiaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293622v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92420-5_5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Coulibaly-Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>