--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -960,51 +960,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme du droit des contrats civils et commerciaux vue d'ailleurs: quelques observations formulées à partir du régime du contrat d'entreprise au Québec</w:t>
+                <w:t xml:space="preserve">La réforme du droit des contrats civils et commerciaux vue d'ailleurs: quelques observations formulées à partir du régime du contrat d'entreprise au Québec. La réforme du droit des contrats civils et commerciaux vue d’ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Issifou Agbam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme du droit des contrats civils et commerciaux vue d'ailleurs</w:t>
             </w:r>
             <w:r>