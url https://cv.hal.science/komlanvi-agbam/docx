--- v1 (2026-04-10)
+++ v2 (2026-05-18)
@@ -169,372 +169,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consécration légale de l'imprévision en droit français: quelles influences sur le droit québécois des contrats?</w:t>
+                <w:t xml:space="preserve">Le régime juridique de la résiliation par un acquéreur de l’immeuble grevé d’un contrat de bail à usage professionnel en droit OHADA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Issifou Agbam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale de droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue ATDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467547v1</w:t>
+                <w:t xml:space="preserve">hal-03638786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi togolaise n° 2019-014 du 29 octobre 2019: le nouveau cadre juridique de la protection des données à caractère personnel</w:t>
+                <w:t xml:space="preserve">La consécration légale de l'imprévision en droit français: quelles influences sur le droit québécois des contrats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Issifou Agbam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue ATDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5</w:t>
+              <w:t xml:space="preserve">Revue générale de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467586v1</w:t>
+                <w:t xml:space="preserve">hal-03467547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi sénégalaise n° 02-2020 du 7 janvier 2020: le nouveau cadre juridique de référence des PME entre avancées et oublis?</w:t>
+                <w:t xml:space="preserve">Quelles influences du changement climatique sur les investissements directs étrangers en Afrique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Issifou Agbam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue ATDA</w:t>
+              <w:t xml:space="preserve">Lex4 Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467568v1</w:t>
+                <w:t xml:space="preserve">hal-03467575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles influences du changement climatique sur les investissements directs étrangers en Afrique?</w:t>
+                <w:t xml:space="preserve">La loi togolaise n° 2019-014 du 29 octobre 2019: le nouveau cadre juridique de la protection des données à caractère personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Issifou Agbam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lex4 Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue ATDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467575v1</w:t>
+                <w:t xml:space="preserve">hal-03467586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le régime juridique de la résiliation par un acquéreur de l’immeuble grevé d’un contrat de bail à usage professionnel en droit OHADA</w:t>
+                <w:t xml:space="preserve">La loi sénégalaise n° 02-2020 du 7 janvier 2020: le nouveau cadre juridique de référence des PME entre avancées et oublis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Issifou Agbam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue ATDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 6</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638786v1</w:t>
+                <w:t xml:space="preserve">hal-03467568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La limitation de la responsabilité du propriétaire de navire dans le nouveau Code togolais de la marine marchande de 2016</w:t>
               </w:r>
@@ -1096,296 +1096,296 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Code togolais de la marine marchande sept ans après : bilan, enjeux et perspectives nouvelles. Actes du Colloque international des 2 et 3 novembre 2023</w:t>
+                <w:t xml:space="preserve">Quelques observations formulées à partir du régime du contrat d'entreprise au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuassi Deckon</w:t>
+                <w:t xml:space="preserve">Charles-Édouard Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akodah Ayewouadan</w:t>
+                <w:t xml:space="preserve">Marie-Anne Daillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Issifou Agbam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kokougan Désiré AGBAVON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur le nouveau Code togolais de la marine marchande sept ans après : bilan, enjeux et perspectives nouvelles</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:t xml:space="preserve">La réforme du droit des contrats civils et commerciaux vue d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire IRDP de Nantes Université, Apr 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936023v1</w:t>
+                <w:t xml:space="preserve">hal-05479314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques observations formulées à partir du régime du contrat d'entreprise au Québec</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Code togolais de la marine marchande sept ans après : bilan, enjeux et perspectives nouvelles. Actes du Colloque international des 2 et 3 novembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuassi Deckon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Édouard Bucher</w:t>
+                <w:t xml:space="preserve">Akodah Ayewouadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Issifou Agbam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Daillant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Komlanvi Issifou Agbam</w:t>
+                <w:t xml:space="preserve">Kokougan Désiré AGBAVON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La réforme du droit des contrats civils et commerciaux vue d'ailleurs</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05479314v1</w:t>
+              <w:t xml:space="preserve">Colloque international sur le nouveau Code togolais de la marine marchande sept ans après : bilan, enjeux et perspectives nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lomé, Togo. Éditions du CREDIJ, 297 p., 2024, Bibliothèque des actes, 978-99982-66-58-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1643,51 +1643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Issifou Agbam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467586v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467575v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03832579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467489v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03826373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuassi Deckon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akodah Ayewouadan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokougan D&#233;sir&#233; AGBAVON" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Bucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Daillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04746027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Issifou Agbam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638786v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467547v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03832579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467489v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03467602v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03826373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Bucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Daillant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuassi Deckon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akodah Ayewouadan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokougan D&#233;sir&#233; AGBAVON" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04746027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>