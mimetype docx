--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -623,291 +623,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital synchronous decomposition and period-N bifurcation size identification in dynamic systems: application to a milling process</w:t>
+                <w:t xml:space="preserve">Wind turbine output power prediction and optimization based on a novel adaptive neuro-fuzzy inference system with the moving window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanqing Zhao</w:t>
+                <w:t xml:space="preserve">Boudy Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyu Chang</w:t>
+                <w:t xml:space="preserve">Kaan Yetilmezsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lichao Xu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 173, pp.113714. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 263 (Part E), pp.126159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2023.113714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.126159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138534v1</w:t>
+                <w:t xml:space="preserve">hal-03886441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbine output power prediction and optimization based on a novel adaptive neuro-fuzzy inference system with the moving window</w:t>
+                <w:t xml:space="preserve">Digital synchronous decomposition and period-N bifurcation size identification in dynamic systems: application to a milling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boudy Bilal</w:t>
+                <w:t xml:space="preserve">Yanqing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaan Yetilmezsoy</w:t>
+                <w:t xml:space="preserve">Lyu Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lichao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 263 (Part E), pp.126159. </w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.113714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.126159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2023.113714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886441v1</w:t>
+                <w:t xml:space="preserve">hal-04138534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixture distributions analysis based feature selection approach for bearing remaining useful life estimation</w:t>
               </w:r>
@@ -1255,993 +1255,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient chatter fast and reliable detection method in high-speed milling process based on cumulative strategy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-delay estimation based dual model-free control with initial rectifying mechanism for parallel back-support exoskeleton parallel back-support exoskeleton for rehabilitation or power augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yemei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2022.05.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.107754632210759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10775463221075911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695492v1</w:t>
+                <w:t xml:space="preserve">hal-03617646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-delay estimation based dual model-free control with initial rectifying mechanism for parallel back-support exoskeleton parallel back-support exoskeleton for rehabilitation or power augmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Wang</w:t>
+                <w:t xml:space="preserve">Incipient chatter fast and reliable detection method in high-speed milling process based on cumulative strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoping Wang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.107754632210759. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, pp.397-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10775463221075911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2022.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617646v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind power conversion system model identification using adaptive neuro-fuzzy inference systems: A case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boudy Bilal</w:t>
+                <w:t xml:space="preserve">Thirty-six Full Matrix Forms of the Pascal Triangle: Derivation and Symmetry Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper K. Doh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emel Kiyan</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122089⟩</w:t>
+              <w:t xml:space="preserve">Scientific African</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.e00932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2021.e00932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356563v1</w:t>
+                <w:t xml:space="preserve">hal-03321158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaxEnt feature-based reliability model method for real-time detection of early chatter in high-speed milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 113 (2021), pp.39-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of wind potential characteristics and techno-economic feasibility analysis of wind turbines for Northwest Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Wind power conversion system model identification using adaptive neuro-fuzzy inference systems: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudy Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaan Yetilmezsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emel Kiyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 218, pp.119558. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119558⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 239 (Part B), pp.122089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560840v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sampling Frequency Ratio on Mode Mixing Alleviation Performance</w:t>
+                <w:t xml:space="preserve">Determination of wind potential characteristics and techno-economic feasibility analysis of wind turbines for Northwest Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanqing Zhao</w:t>
+                <w:t xml:space="preserve">Boudy Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhouhang Wang</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaan Yetilmezsoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Bahramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emel Kiyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218, pp.119558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/machines9120315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03450911v1</w:t>
+                <w:t xml:space="preserve">hal-03560840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy model identification based on mixture distribution analysis for bearings remaining useful life estimation using small training data set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fei Huang</w:t>
+                <w:t xml:space="preserve">Influence of Sampling Frequency Ratio on Mode Mixing Alleviation Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107173⟩</w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines9120315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018325v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty-six Full Matrix Forms of the Pascal Triangle: Derivation and Symmetry Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prosper K. Doh</w:t>
+                <w:t xml:space="preserve">Fuzzy model identification based on mixture distribution analysis for bearings remaining useful life estimation using small training data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Birregah</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific African</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.e00932. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148, pp.107173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2021.e00932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321158v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearings degradation monitoring indicators based on discarded projected space information and piecewise linear representation</w:t>
               </w:r>
@@ -2266,51 +2266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechatronics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), pp.23-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2468,261 +2468,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel estimator of maintenance optimization model for a stochastically degrading system under different operating environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless Sensor Network Lifespan Optimization with Simple, Rotated, Order and Modified Partially Matched Crossover Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.B. Sidibé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Sharef Babikier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (25), pp.182-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784156v1</w:t>
+                <w:t xml:space="preserve">hal-03089953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensor Network Lifespan Optimization with Simple, Rotated, Order and Modified Partially Matched Crossover Genetic Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
+                <w:t xml:space="preserve">Kernel estimator of maintenance optimization model for a stochastically degrading system under different operating environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khatab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sharef Babikier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (25), pp.182-187. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.109-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089953v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISO 9001 International Standard, a Tool to Enhance Data Quality in Durable Socio-Technical Systems</w:t>
               </w:r>
@@ -2806,235 +2806,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloured stochastic Petri nets modelling for the reliability and maintenance analysis of multi-state multi-unit systems</w:t>
+                <w:t xml:space="preserve">A difference of convex functions algorithm for optimal scheduling and real-time assignment of preventive maintenance jobs on parallel processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maen Atli</w:t>
+                <w:t xml:space="preserve">Hoai An Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Zhouhang</w:t>
+                <w:t xml:space="preserve">Quynh Tran Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo Adjallah H.</w:t>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (4), pp.476 - 490. </w:t>
+              <w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/jmtm-04-2013-0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/jimo.2014.10.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058469v1</w:t>
+                <w:t xml:space="preserve">hal-01387300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A difference of convex functions algorithm for optimal scheduling and real-time assignment of preventive maintenance jobs on parallel processors</w:t>
+                <w:t xml:space="preserve">Coloured stochastic Petri nets modelling for the reliability and maintenance analysis of multi-state multi-unit systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoai An Le Thi</w:t>
+                <w:t xml:space="preserve">Maen Atli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quynh Tran Duc</w:t>
+                <w:t xml:space="preserve">Wang Zhouhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Kondo Adjallah H.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (4), pp.476 - 490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/jimo.2014.10.243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/jmtm-04-2013-0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387300v1</w:t>
+                <w:t xml:space="preserve">hal-01058469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Jobs and Maintenance Activities on Parallel Machines</w:t>
               </w:r>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (3), pp.363-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3124,51 +3124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control law for timed marked graph constrained by marking exclusion constraint OR/AND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maen Atli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3226,277 +3226,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliness-tardiness minimization on a single machine to schedule preventive maintenance tasks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Guest Editorial : Maintenance of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10845-010-0425-0⟩</w:t>
+              <w:t xml:space="preserve">, 2010, Special Issue on Intelligent and Cooperative Maintenance in Manufacturing Systems (ICMMS); Guest Editors: Nidhal Rezg and Kondo H. Adjallah, 21 (2), pp.175-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-008-0199-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00601093v1</w:t>
+                <w:t xml:space="preserve">inria-00598594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial : Maintenance of Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Earliness-tardiness minimization on a single machine to schedule preventive maintenance tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Special Issue on Intelligent and Cooperative Maintenance in Manufacturing Systems (ICMMS); Guest Editors: Nidhal Rezg and Kondo H. Adjallah, 21 (2), pp.175-176. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-010-0425-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10845-008-0199-9⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00598594v1</w:t>
+                <w:t xml:space="preserve">inria-00601093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic approach to matrix forms of the Pascal triangle: The twelve triangular matrix forms and relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper K. Doh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3581,51 +3581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri V. Kolokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna V. Monovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (2), pp.483-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3653,548 +3653,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00600932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved branch-and-bound algorithm to minimize the weighted flowtime on identical parallel machines with family setup times</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+                <w:t xml:space="preserve">Agents Network on a Grid: An Approach with the Set of Circulant Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper K. Doh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11518-008-5065-y⟩</w:t>
+              <w:t xml:space="preserve">International journal of mathematical and computational methods (IJMCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (11), pp.879-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1075378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001211v1</w:t>
+                <w:t xml:space="preserve">hal-03044965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid open queuing network model approach for multi-threaded dataflow architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">An improved branch-and-bound algorithm to minimize the weighted flowtime on identical parallel machines with family setup times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.08.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (4), pp.446-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11518-008-5065-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045149v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents Network on a Grid: An Approach with the Set of Circulant Operators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prosper K. Doh</w:t>
+                <w:t xml:space="preserve">A hybrid open queuing network model approach for multi-threaded dataflow architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of mathematical and computational methods (IJMCM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31, pp.4098 - 4106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1075378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03044965v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Set of Square Matrices with Circulant Operators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prosper K. Doh</w:t>
+                <w:t xml:space="preserve">A hybrid closed queuing network approach to model dataflow in networked distributed processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.119 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2007.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045126v1</w:t>
+                <w:t xml:space="preserve">hal-03045142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid closed queuing network approach to model dataflow in networked distributed processors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
+                <w:t xml:space="preserve">Exploring the Set of Square Matrices with Circulant Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper K. Doh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSEAS Transactions on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (2), pp.281-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03045142v1</w:t>
+                <w:t xml:space="preserve">hal-03045126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of maintenance parameters of a wind system of energy production per Monte Carlo simulation</w:t>
               </w:r>
@@ -4476,247 +4476,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataflow modelling in distributed diagnostic processing systems: a closed queuing network model with single servers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Subspace based channel estimation for downlink W-CDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie L. Joiner</w:t>
+                <w:t xml:space="preserve">Laurie L Joiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pure and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 19 (2), pp.137-155</w:t>
+              <w:t xml:space="preserve">, 2005, 21 (2), pp.139-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045168v1</w:t>
+                <w:t xml:space="preserve">hal-03045170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace based channel estimation for downlink W-CDMA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Dataflow modelling in distributed diagnostic processing systems: a closed queuing network model with single servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie L Joiner</w:t>
+                <w:t xml:space="preserve">Laurie L. Joiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pure and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21 (2), pp.139-149</w:t>
+              <w:t xml:space="preserve">, 2005, 19 (2), pp.137-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045170v1</w:t>
+                <w:t xml:space="preserve">hal-03045168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataflow modelling in distributed diagnostic processing systems: a closed queuing network model with multiple servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5397,217 +5397,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de la qualité et diagnostic sur un train de laminage à chaud</w:t>
+                <w:t xml:space="preserve">Construction d'un observateur du taux d'humidité à la sortie d'un four de séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Philippe</w:t>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bloch</w:t>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'automatique et de productique appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 5 (4), pp.67-83</w:t>
+              <w:t xml:space="preserve">Revue Générale de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 31 (365), pp.293-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051873v1</w:t>
+                <w:t xml:space="preserve">hal-00201170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un observateur du taux d'humidité à la sortie d'un four de séchage</w:t>
+                <w:t xml:space="preserve">Surveillance de la qualité et diagnostic sur un train de laminage à chaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Ragot</w:t>
+                <w:t xml:space="preserve">Denis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+                <w:t xml:space="preserve">Gérard Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 31 (365), pp.293-302</w:t>
+              <w:t xml:space="preserve">Revue d'automatique et de productique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 5 (4), pp.67-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201170v1</w:t>
+                <w:t xml:space="preserve">hal-03051873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5744,248 +5744,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Visualization of Regulatory and Evolutionary Processes Towards Climate Changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Monovskaya</w:t>
+                <w:t xml:space="preserve">Fault Detection and Diagnosis in AHU System with Data Driven Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Masdoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatoly Sachenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 11th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IDAACS53288.2021.9661041⟩</w:t>
+              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.1375-1380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560908v1</w:t>
+                <w:t xml:space="preserve">hal-04098222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Diagnosis in AHU System with Data Driven Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">On Visualization of Regulatory and Evolutionary Processes Towards Climate Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Monovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Sachenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.1375-1380, </w:t>
+              <w:t xml:space="preserve">2021 11th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cracow, France. pp.1186-1189, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS53288.2021.9661041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098222v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues of Intelligent Data Acquisition and Quality for Manufacturing Decision-Support in an Industry 4.0 Context</w:t>
               </w:r>
@@ -6095,131 +6095,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Intelligent System for Controlling and Balancing Renewable Energy Flows in an Autonomous Micro-Grid</w:t>
+                <w:t xml:space="preserve">Optimal sizing of Hybrid energy Sources by Using Genetic Algorithm and Particle Swarm Optimization algorithms considering Life Cycle Cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossigan Roland Assilevi</w:t>
+                <w:t xml:space="preserve">Amare Ashagire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayité Ajavon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Getachew Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd German-West African Conference on Sustainable, Renewable Energy Systems (SusRES 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Kara, Togo. </w:t>
+              <w:t xml:space="preserve">2021 International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Mauritius, Mauritius. pp.01-06, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52825/thwildauensp.v1i.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECCME52200.2021.9590952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562331v1</w:t>
+                <w:t xml:space="preserve">hal-04105583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design approach of a resilient standalone hybrid AC/DC microgrid of multisource renewable energy with risk reduction strategy</w:t>
               </w:r>
@@ -6257,115 +6257,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayité S.A. Ajavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getachew Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Cape Town, South Africa. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECET52533.2021.9698573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Energy Optimization with MPC Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Masdoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6384,284 +6384,284 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 25th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Iasi, Romania. pp.119-125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC52150.2021.9607246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Design Approach of Hybrid AC/DC Microgrid System Based on Resilience Index and Lifecycle Cost Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of an Intelligent System for Controlling and Balancing Renewable Energy Flows in an Autonomous Micro-Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossigan Roland Assilevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amare Ashagire</w:t>
+                <w:t xml:space="preserve">Ayité Ajavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Getachew Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Cape Town, South Africa. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2nd German-West African Conference on Sustainable, Renewable Energy Systems (SusRES 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Kara, Togo. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECET52533.2021.9698602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52825/thwildauensp.v1i.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560895v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing of Hybrid energy Sources by Using Genetic Algorithm and Particle Swarm Optimization algorithms considering Life Cycle Cost</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">A New Design Approach of Hybrid AC/DC Microgrid System Based on Resilience Index and Lifecycle Cost Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amare Ashagire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getachew Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Mauritius, Mauritius. pp.01-06, </w:t>
+              <w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cape Town, South Africa. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECCME52200.2021.9590952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECET52533.2021.9698602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105583v1</w:t>
+                <w:t xml:space="preserve">hal-03560895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection and Isolation Current Sensor of Electrical Powertrain System</w:t>
               </w:r>
@@ -6775,317 +6775,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of Impedance Distance Relay for Fault Location and Protection of Single Wire Earth Return Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amare Ashagire</w:t>
+                <w:t xml:space="preserve">Data Piecewise Linear Approximation for Bearings Degradation Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Getachew Bekele</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 2nd Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lviv, Ukraine. pp.1196-1200, </w:t>
+              <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.60-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/UKRCON.2019.8879842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS.2019.8924384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058638v1</w:t>
+                <w:t xml:space="preserve">hal-03058605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Piecewise Linear Approximation for Bearings Degradation Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sava</w:t>
+                <w:t xml:space="preserve">Modeling and Simulation of Impedance Distance Relay for Fault Location and Protection of Single Wire Earth Return Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amare Ashagire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhouhang Wang</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getachew Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.60-64, </w:t>
+              <w:t xml:space="preserve">2019 IEEE 2nd Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lviv, Ukraine. pp.1196-1200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDAACS.2019.8924384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/UKRCON.2019.8879842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058605v1</w:t>
+                <w:t xml:space="preserve">hal-03058638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Chatter Detection using MaxEnt and SPRT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1550-1555, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7119,90 +7119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Incipient Chatter Detection Based on Once-Per-Revolution Sampling and Dynamic Threshold Variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.662-667, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7392,51 +7392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Huifen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Zhouhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.953-958, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7574,51 +7574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence study of the intermittent wave amplitude vs. the sampling frequency ratio on ICEEMDAN mode mixing alleviation performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7717,51 +7717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Mechatronics and Automation (ICMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Changchun, China. pp.1389-1394, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7923,334 +7923,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chatter identification in milling process based on complementary ensemble empirical mode decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the reliability, maintainability and safety data collection process through lifecycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMEM'2017 the 6th International Conference on Mechanical Engineering and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Orlando, FL, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAM.2017.7889767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089947v1</w:t>
+                <w:t xml:space="preserve">hal-03059200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remaining useful life estimation for bearings based on segmented projection error and fuzzy inference system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fei Huang</w:t>
+                <w:t xml:space="preserve">Chatter identification in milling process based on complementary ensemble empirical mode decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMEM'2017 the 6th International Conference on Mechanical Engineering and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089950v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the reliability, maintainability and safety data collection process through lifecycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remaining useful life estimation for bearings based on segmented projection error and fuzzy inference system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMEM'2017 the 6th International Conference on Mechanical Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RAM.2017.7889767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03059200v1</w:t>
+                <w:t xml:space="preserve">hal-03089950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of wind speed distribution for wind power analysis in the northwestern coast of Senegal</w:t>
               </w:r>
@@ -8599,51 +8599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharef Babikier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8684,451 +8684,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non disjoint set covers approach for wireless sensor networks lifetime optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sharef Babikier</w:t>
+                <w:t xml:space="preserve">Monte Carlo based Petri net simulation for maintenance strategies assessment in series-parallel-series multi-physic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 3rd International Symposium on Wireless Systems within the Conferences on Intelligent Data Acquisition and Advanced Computing Systems (IDAACS-SWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Offenburg, Germany. pp.30-35, </w:t>
+              <w:t xml:space="preserve">2015 IEEE 8th International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDAACS-SWS.2016.7805781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7341371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089954v1</w:t>
+                <w:t xml:space="preserve">hal-01785808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Real-time Optimization of Maintenance Decisions of Distributed Parallel Machines under Sustainable Production Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Genetic algorithm based scheduling method for lifespan extension of a wireless sensors network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousif Elhadi Elsideeg Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharief Babikir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 8th International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7341377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089959v1</w:t>
+                <w:t xml:space="preserve">hal-01785781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithm based scheduling method for lifespan extension of a wireless sensors network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sharief Babikir</w:t>
+                <w:t xml:space="preserve">Non disjoint set covers approach for wireless sensor networks lifetime optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharef Babikier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 8th International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 3rd International Symposium on Wireless Systems within the Conferences on Intelligent Data Acquisition and Advanced Computing Systems (IDAACS-SWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Offenburg, Germany. pp.30-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS-SWS.2016.7805781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7341377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01785781v1</w:t>
+                <w:t xml:space="preserve">hal-03089954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo based Petri net simulation for maintenance strategies assessment in series-parallel-series multi-physic systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhouhang Wang</w:t>
+                <w:t xml:space="preserve">Challenges in Real-time Optimization of Maintenance Decisions of Distributed Parallel Machines under Sustainable Production Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 8th International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering 2015 (CIE45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDAACS.2015.7341371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01785808v1</w:t>
+                <w:t xml:space="preserve">hal-03089959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integer Linear Programming Based Scheduling Method for Wireless Sensors Network Lifespan Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousif Elhadi Elsideeg Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9425,51 +9425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Petri nets for modeling and control of multi-source energy conversion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Lagaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9529,64 +9529,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New paradigm for lifecycle data collection for eco-management of distributed units of a multi-sources renewable energy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maen Atli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9858,51 +9858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. B. Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khatab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSAM11and ESREL 2012 the 11th International Probabilistic Safety Assessment and Management Conference and the Annual European Safety and Reliability Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAPSAM &amp; ESRA, Jun 2012, Helsinki, Finland. pp.399-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9990,2530 +9990,2530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensors Network Management for Health Condition Data Coverage on Large-scale Infrastructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">The Control Policy of Marking Exclusion Constraint applying on Marked Graph Partially controllable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maen Atli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IFAC Workshop on Advanced Maintenance Engineering, Services and Technology - A-MEST'10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème Congrès International Francophone de Mécanique Avancée - CIFMA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Alep, Syria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00601234v1</w:t>
+                <w:t xml:space="preserve">inria-00601038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifecycle data collection process issues and modeling for equipment's health monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Optimisation d'un plan de maintenance preventive application aux installations de l'EDM-SA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I-B. Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kassambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical and Control Engineering - ICECE 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Mali Symposium on Applied Sciences - MSAS'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Bamako, Mali</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601239v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and information collection process modeling for product lifecycle and health management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Fuzzy expert system for the control of a multicarburant internal combustion engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Marin Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Patricia Hernandez Lodui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Product Lifecycle Management Conference - PLM10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Emerging Technologies and Factory Automation - ETFA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bilbao, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2010.5641014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601237v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des fonctions densité de probabilité de défaillance/ réparation par la méthode du noyau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Approach of Data and Information collection for the Decision Support in Industrial Asset Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium International sur la Maintenance et la Maîtrise des Risques - MMR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">V Congresso Colombiano de Computacion 2010 (CCC2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cartagena de Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601241v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Jobs and Preventive Maintenance Activities on Parallel Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th WSEAS International Conference on Applied Computer Science - ACS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Iwate, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00601124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the extraction of relevant health information of equipment for optimizing their performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Data and information collection process modeling for product lifecycle and health management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 International Conference on Electrical and Control Engineering - ICECE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Wuhan, China</w:t>
+              <w:t xml:space="preserve">7th International Product Lifecycle Management Conference - PLM10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089965v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel method for estimating the density function of random processes in repairable components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Sensors Network Management for Health Condition Data Coverage on Large-scale Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Vargas Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress on Engineering Asset Management - WCEAM'2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First IFAC Workshop on Advanced Maintenance Engineering, Services and Technology - A-MEST'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100701-2-PT-4012.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601222v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Control Policy of Marking Exclusion Constraint applying on Marked Graph Partially controllable</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Lifecycle data collection process issues and modeling for equipment's health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International Francophone de Mécanique Avancée - CIFMA 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electrical and Control Engineering - ICECE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Wuhan, China. pp.5814 - 5817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iCECE.2010.1459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601038v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un plan de maintenance preventive application aux installations de l'EDM-SA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Estimation des fonctions densité de probabilité de défaillance/ réparation par la méthode du noyau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-B. Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kassambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Mali Symposium on Applied Sciences - MSAS'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Bamako, Mali</w:t>
+              <w:t xml:space="preserve">3ème Symposium International sur la Maintenance et la Maîtrise des Risques - MMR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601226v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy expert system for the control of a multicarburant internal combustion engine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the extraction of relevant health information of equipment for optimizing their performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Emerging Technologies and Factory Automation - ETFA'2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2010 International Conference on Electrical and Control Engineering - ICECE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Wuhan, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601218v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach of Data and Information collection for the Decision Support in Industrial Asset Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Kernel method for estimating the density function of random processes in repairable components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-B. Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Congresso Colombiano de Computacion 2010 (CCC2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cartagena de Indias, Colombia</w:t>
+              <w:t xml:space="preserve">5th World Congress on Engineering Asset Management - WCEAM'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089977v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative diagnosis strategy for predictive maintenance decision support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Lower bounds for earliness-tardiness minimization on a single machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering - CIE'39</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1216 - 1219, </w:t>
+              <w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.23-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00600937v1</w:t>
+                <w:t xml:space="preserve">hal-02496043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for FSM based multi-model approach to interconnected components' network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Nécessité d’une approche systémique de l’étude de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Birregah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Systems, Man and Cybernetics - SMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San Antonio, United States. pp.1219-1223</w:t>
+              <w:t xml:space="preserve">Workshop International DMD'2009 Diagnostic et Maintenance Décentralisée : Maîtrise des Infrastructures des Eaux et des Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284154v1</w:t>
+                <w:t xml:space="preserve">hal-03091013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du risque pour une approche systémique de la sécurité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Requirements and issues of data and Information for the decision support in industrial asset management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International Performances et Nouvelles Technologies en Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Autran, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering - CIE'39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090993v1</w:t>
+                <w:t xml:space="preserve">inria-00600944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements and issues of data and Information for the decision support in industrial asset management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">A framework for FSM based multi-model approach to interconnected components' network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering - CIE'39</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Troyes, France</w:t>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Systems, Man and Cybernetics - SMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Antonio, United States. pp.1219-1223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00600944v1</w:t>
+                <w:t xml:space="preserve">hal-02284154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la maintenance préventive : revue de littérature et application à la détermination d’un calendrier optimal de remplacement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+                <w:t xml:space="preserve">Cumulative diagnosis strategy for predictive maintenance decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop International DMD'2009 Diagnostic et Maintenance Décentralisée : Maîtrise des Infrastructures des Eaux et des Energies Renouvelables</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering - CIE'39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1216 - 1219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091020v1</w:t>
+                <w:t xml:space="preserve">inria-00600937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimising the cost of scheduling maintenance tasks on a single machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Kacem</w:t>
+                <w:t xml:space="preserve">Etude du risque pour une approche systémique de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Concurrent Engineering Conference 2009 (ECEC’2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Technology Institute, Apr 2009, Bruges, Belgium. pp.115</w:t>
+              <w:t xml:space="preserve">4ème Congrès International Performances et Nouvelles Technologies en Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Autran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089999v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds for earliness-tardiness minimization on a single machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imed Kacem</w:t>
+                <w:t xml:space="preserve">Optimisation de la maintenance préventive : revue de littérature et application à la détermination d’un calendrier optimal de remplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayi Ajavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Edarh-Bossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kofi Assiamoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop International DMD'2009 Diagnostic et Maintenance Décentralisée : Maîtrise des Infrastructures des Eaux et des Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Yaoundé, Cameroun</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496043v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécessité d’une approche systémique de l’étude de la sécurité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimising the cost of scheduling maintenance tasks on a single machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop International DMD'2009 Diagnostic et Maintenance Décentralisée : Maîtrise des Infrastructures des Eaux et des Energies Renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">European Concurrent Engineering Conference 2009 (ECEC’2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Technology Institute, Apr 2009, Bruges, Belgium. pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091013v1</w:t>
+                <w:t xml:space="preserve">hal-03089999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid systems monitoring and assessment using finite state machines with median symmetry operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">New tools for distributed diagnosis and preventive maintenance decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Prosper Doh</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7e Congrès International de Génie Industriel - CIGI'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318967v1</w:t>
+                <w:t xml:space="preserve">hal-03091048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engine Health Assessment and Prediction Using the Group Method of Data Handling and the Method of Match Matrix: Autoregressive Moving Average</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Masoud Ghaffari</w:t>
+                <w:t xml:space="preserve">Grid systems monitoring and assessment using finite state machines with median symmetry operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kofi Assiamoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Doh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2007: Power for Land, Sea, and Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2007-27672⟩</w:t>
+              <w:t xml:space="preserve">2007 IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montreal, Canada. pp.741-746, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4414066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091072v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools for distributed diagnosis and preventive maintenance decision support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Birregah</w:t>
+                <w:t xml:space="preserve">Engine Health Assessment and Prediction Using the Group Method of Data Handling and the Method of Match Matrix: Autoregressive Moving Average</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès International de Génie Industriel - CIGI'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2007: Power for Land, Sea, and Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montreal, Quebec, Canada. pp.697-702, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2007-27672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091048v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Decision Making for Diagnosis of Complex System based on Game Theory: Survey and an Alternative Scheme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jay Lee</w:t>
+                <w:t xml:space="preserve">An improved branch and bound algorithm for solving the identical parallel machnmes scheduling problem with family setup times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Industrial Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INDIN.2006.275651⟩</w:t>
+              <w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1040-1046, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CESA.2006.4281800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652183v1</w:t>
+                <w:t xml:space="preserve">hal-02490601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved branch and bound algorithm for solving the identical parallel machnmes scheduling problem with family setup times</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Cooperative Decision Making for Diagnosis of Complex System based on Game Theory: Survey and an Alternative Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan-Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian-Sheng Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiconference on "Computational Engineering in Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1040-1046, </w:t>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Singapore, Singapore. pp.725-730, </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CESA.2006.4281800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INDIN.2006.275651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490601v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Twelve Triangular Matrix Forms of the Pascal Triangle: a Systematic Approach with the Set of Circulant Operators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Ordonnancement sur machines parallèles identiques avec temps de préparation par famille : application à la gestion des tâches de maintenance préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th WSEAS International Confenrence on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WSEAS, Nov 2006, Dallas, Texas, United States. pp.220-225</w:t>
+              <w:t xml:space="preserve">6ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091097v1</w:t>
+                <w:t xml:space="preserve">hal-03091136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement sur machines parallèles identiques avec temps de préparation par famille : application à la gestion des tâches de maintenance préventive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Adjallah</w:t>
+                <w:t xml:space="preserve">The Twelve Triangular Matrix Forms of the Pascal Triangle: a Systematic Approach with the Set of Circulant Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper K Doh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.3-5</w:t>
+              <w:t xml:space="preserve">10th WSEAS International Confenrence on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WSEAS, Nov 2006, Dallas, Texas, United States. pp.220-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091136v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Diagnosis Algorithms for Real-time Scheduling on Distributed Processors in Support to e-Maintenance Services</w:t>
               </w:r>
@@ -12597,394 +12597,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-state Markov model for chi-square (central) SNR variations in A-CDMA systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Diagnosis task decomposition for complex equipment remote monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panjing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiansheng Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 8th IASTED International Conference on Intelligent Systems and Control (ISC’2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Cambridge, United States. pp.323-328</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Génie Industriel : Le génie Industriel, facteur d'équilibre face aux enjeux de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091171v1</w:t>
+                <w:t xml:space="preserve">hal-03091237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de tâches de diagnostic à base d’un système distribué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès International Performances et Nouvelles Technologies en Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Marrakech, Maroc. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis task decomposition for complex equipment remote monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+                <w:t xml:space="preserve">Finite-state Markov model for chi-square (central) SNR variations in A-CDMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Génie Industriel : Le génie Industriel, facteur d'équilibre face aux enjeux de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">the 8th IASTED International Conference on Intelligent Systems and Control (ISC’2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Cambridge, United States. pp.323-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091237v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the cost of maintenance activities involving flow-time and tardiness penalties with unequal release dates and set-up times</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
+                <w:t xml:space="preserve">Pulse system dynamics forecasting using on-line time series data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Monovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri V. Kolokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARCON'2004 - Maintenance and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Knoxville, Tennessee, United States</w:t>
+              <w:t xml:space="preserve">EPE-PEMC'2004 the 10th International Power Electronics and Motion Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Riga, Latvia. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091263v1</w:t>
+                <w:t xml:space="preserve">hal-03091332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles of an intelligent algorithm forming for degradation monitoring and forecasting in PECS</w:t>
               </w:r>
@@ -13078,51 +13091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of wireless multiple access communications using punctured codes over slowly fading channels in distributed diagnostic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS'2004 - International Conference on Intelligent Maintenance Systems: Advances in Maintenance and Modeling, Simulation, and Intelligent Monitoring of Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Arles, France. pp.CDROM, ISBN: 2-9522453-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13141,342 +13154,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo simulation and flow-time minimization with set-up times and unequal release dates for maintenance planning</w:t>
+                <w:t xml:space="preserve">Minimizing the cost of maintenance activities involving flow-time and tardiness penalties with unequal release dates and set-up times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS'2004 - International Conference on Intelligent Maintenance Systems: Advances in Maintenance and Modeling, Simulation, and Intelligent Monitoring of Degradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Arles, France. pp.CDROM, ISBN: 2-9522453-0-4</w:t>
+              <w:t xml:space="preserve">MARCON'2004 - Maintenance and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Knoxville, Tennessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091284v1</w:t>
+                <w:t xml:space="preserve">hal-03091263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management based on the state-of-charge control strategy in a photovoltaic-wind plant with hydrogen storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sousso Kélouwani</w:t>
+                <w:t xml:space="preserve">Monte-Carlo simulation and flow-time minimization with set-up times and unequal release dates for maintenance planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS'2004 - International Conference on Intelligent Maintenance Systems: Advances in Maintenance and Modeling, Simulation, and Intelligent Monitoring of Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Arles, France. pp.CDROM, ISBN: 2-9522453-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091304v1</w:t>
+                <w:t xml:space="preserve">hal-03091284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse system dynamics forecasting using on-line time series data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuri V. Kolokolov</w:t>
+                <w:t xml:space="preserve">Energy management based on the state-of-charge control strategy in a photovoltaic-wind plant with hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Agbossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou L. Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sousso Kélouwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE-PEMC'2004 the 10th International Power Electronics and Motion Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Riga, Latvia. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">IMS'2004 - International Conference on Intelligent Maintenance Systems: Advances in Maintenance and Modeling, Simulation, and Intelligent Monitoring of Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Arles, France. pp.CDROM, ISBN: 2-9522453-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091332v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling scheduled data flow architecture in e-diagnosis networks: an open queuing network model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13508,191 +13508,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation du temps de séjour pondéré avec dates de disponibilité inégales des tâches : application à la maintenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing the Total Weighted Flow-time of Jobs with Set-up Times and Unequal Release Dates: Application to Minimizing Maintenance Operations Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'01 : Organisation et Conduite d'Activités dans l'Industrie et les Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.635-642</w:t>
+              <w:t xml:space="preserve">CESA'2003 Multiconference on Computational Engineering in Systems Applications with IMACS and IEEE/SMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Lille, France. pp.CD-ROM S3-R-00-0046: S3-FA-1-F1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091353v1</w:t>
+                <w:t xml:space="preserve">hal-03091360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the Total Weighted Flow-time of Jobs with Set-up Times and Unequal Release Dates: Application to Minimizing Maintenance Operations Cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimisation du temps de séjour pondéré avec dates de disponibilité inégales des tâches : application à la maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESA'2003 Multiconference on Computational Engineering in Systems Applications with IMACS and IEEE/SMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Lille, France. pp.CD-ROM S3-R-00-0046: S3-FA-1-F1</w:t>
+              <w:t xml:space="preserve">4ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'01 : Organisation et Conduite d'Activités dans l'Industrie et les Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.635-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091360v1</w:t>
+                <w:t xml:space="preserve">hal-03091353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An identification of pulse system dynamics on the basis of fractal regularity use</w:t>
               </w:r>
@@ -14009,518 +14009,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach to remote maintenance management of distributed industrial complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un algorithme On-line d'Allocation de Ressources Aux Systèmes Répartis par Optimisation Multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zerhouni</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM’2002, the 5th International Conference on Managing Innovative Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Milwaukee, Wisconsin, United States. pp.101-108</w:t>
+              <w:t xml:space="preserve">Journée nationale de la ROADEF 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089136v1</w:t>
+                <w:t xml:space="preserve">hal-02798642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of pulse-width-modulated DC motor drive with LC-filter at power input port</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approach to remote maintenance management of distributed industrial complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE-PEMC'2002 the 10th International Power Electronics and Motion Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Cavtat and Dubrovnik, Croatia. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">MIM’2002, the 5th International Conference on Managing Innovative Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Milwaukee, Wisconsin, United States. pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089083v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme On-line d'Allocation de Ressources Aux Systèmes Répartis par Optimisation Multicritère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
+                <w:t xml:space="preserve">Dynamics of pulse-width-modulated DC motor drive with LC-filter at power input port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.V. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Koschinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée nationale de la ROADEF 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">EPE-PEMC'2002 the 10th International Power Electronics and Motion Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Cavtat and Dubrovnik, Croatia. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798642v1</w:t>
+                <w:t xml:space="preserve">hal-03089083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic availability allocation with genetic algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric optimization of pulse energy conversion systems on the base of bifurcation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.V. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Koschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
+                <w:t xml:space="preserve">V.V. Bagrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCS'2000 the International Conference on Montecarlo Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MCS'2000 the International Conference on Montecarlo Simulation, Jun 2000, Monaco, Monaco. pp.97-104</w:t>
+              <w:t xml:space="preserve">ICNNAI'2001 the 2nd International Conference on Neural Networks and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Minsk, Belarus. pp.50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088701v1</w:t>
+                <w:t xml:space="preserve">hal-03089073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of k/n-serial systems reliability by using genetic algorithms: three possible formulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Elegbede</w:t>
+                <w:t xml:space="preserve">Asymptotic availability allocation with genetic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Annecy, France. pp.192-199</w:t>
+              <w:t xml:space="preserve">MCS'2000 the International Conference on Montecarlo Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MCS'2000 the International Conference on Montecarlo Simulation, Jun 2000, Monaco, Monaco. pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088714v1</w:t>
+                <w:t xml:space="preserve">hal-03088701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation des vibrations mécaniques des systèmes électromécaniques de conversion d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Koschinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14549,1020 +14575,994 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Troyes, France. pp.999-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric optimization of pulse energy conversion systems on the base of bifurcation approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V.V. Bagrov</w:t>
+                <w:t xml:space="preserve">Optimization of k/n-serial systems reliability by using genetic algorithms: three possible formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNNAI'2001 the 2nd International Conference on Neural Networks and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Minsk, Belarus. pp.50-54</w:t>
+              <w:t xml:space="preserve">4ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Annecy, France. pp.192-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089073v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et optimisation des stocks de rechanges d’un système industriel réparti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mathematical problems of forecasting adequacy of emergency situations in the dynamics of the pulse energy conversion systems when using bifurcation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri V. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav L Koschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Aly Ould Louly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National de Fiabilité &amp; Maintenabilité - λμ12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut pour la maîtrise des risques - IMDR, Mar 2000, Montpellier, France. pp.B8.3</w:t>
+              <w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Victor Segalen, Jul 2000, Bordeaux, France. pp.603-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088674v1</w:t>
+                <w:t xml:space="preserve">hal-03088709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the adequacy of bifurcation approach to emergencies forecasting in dynamics of pulse energy conversion systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et optimisation des stocks de rechanges d’un système industriel réparti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aly Ould Louly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maintenance and Reliability Conference - MARCON'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Knoxville, Tennessee, United States. pp.18.01-18.12</w:t>
+              <w:t xml:space="preserve">12e Colloque National de Fiabilité &amp; Maintenabilité - λμ12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la maîtrise des risques - IMDR, Mar 2000, Montpellier, France. pp.B8.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088696v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management de la croissance de maintenabilité d’un système</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the adequacy of bifurcation approach to emergencies forecasting in dynamics of pulse energy conversion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri V. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav L Koschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor V. Bykovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gambey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National de Fiabilité &amp; Maintenabilité - λμ12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut pour la maîtrise des risques - IMDR, Mar 2000, Montpellier, France. pp.C5.3</w:t>
+              <w:t xml:space="preserve">Maintenance and Reliability Conference - MARCON'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Knoxville, Tennessee, United States. pp.18.01-18.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088685v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mathematical problems of forecasting adequacy of emergency situations in the dynamics of the pulse energy conversion systems when using bifurcation approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management de la croissance de maintenabilité d’un système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Meuwisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gambey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Victor Segalen, Jul 2000, Bordeaux, France. pp.603-606</w:t>
+              <w:t xml:space="preserve">12e Colloque National de Fiabilité &amp; Maintenabilité - λμ12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la maîtrise des risques - IMDR, Mar 2000, Montpellier, France. pp.C5.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088709v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Méthodologique et Systémique de Ecologie Industrielle : essai d'approche globale et de finalisation</w:t>
+                <w:t xml:space="preserve">Information modelling for the assessment of a database quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Le Gallou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+                <w:t xml:space="preserve">Guy-Alain Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chatelet</w:t>
+                <w:t xml:space="preserve">M. Vicarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Troyes, France</w:t>
+              <w:t xml:space="preserve">14th ESReDA International Seminar on Quality of Reliability Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vattenfall Energisystem and European Commission joint Research Center Institute for Systems, Informatics and Safety, May 1998, Stockholm, Sweden. pp.147-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563592v1</w:t>
+                <w:t xml:space="preserve">hal-03088216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability allocation to systems components following Weibull law using genetic algorithms and simulated annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL'99 - the 10th European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Sep 1999, Munich, Germany. pp.999-1004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy Approach to Allocate Reliability to Systems Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou T. Bah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIL'99 the International Conference on Industrial Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, St Petersburg, Russia. pp.69-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information modelling for the assessment of a database quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche Méthodologique et Systémique de Ecologie Industrielle : essai d'approche globale et de finalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vicarini</w:t>
+                <w:t xml:space="preserve">Francis Le Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Rohmer</w:t>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ESReDA International Seminar on Quality of Reliability Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vattenfall Energisystem and European Commission joint Research Center Institute for Systems, Informatics and Safety, May 1998, Stockholm, Sweden. pp.147-155</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088216v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Maintainability Improvement During the Design of Manufacturing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou T. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyo Koffi Edarh-Bossou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15784,368 +15784,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art in reliability allocation: a comparative study on a mechanical system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
+                <w:t xml:space="preserve">Computer-Aided Design Atelier for Teaching and Industrial Training Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonam Lincoln Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL'98 - European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Jun 1998, Trondheim, Norway. pp.501-508</w:t>
+              <w:t xml:space="preserve">SEFI Annual Conference on Entrepreneurship, Management and Engineering Education 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helsinki University of Technology, Sep 1998, Helsinki, Finland. pp.107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088133v1</w:t>
+                <w:t xml:space="preserve">hal-03088117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la sensibilité des méthodes d’allocation de fiabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Elegbede</w:t>
+                <w:t xml:space="preserve">State of the art in reliability allocation: a comparative study on a mechanical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National de Fiabilité &amp; Maintenabilité - λμ11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des électriciens et des électroniciens, Paris, France; Institut de sûreté de fonctionnement, France; CEA, Paris, France, Sep 1998, Arcachon, France. pp.252-263</w:t>
+              <w:t xml:space="preserve">ESREL'98 - European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Jun 1998, Trondheim, Norway. pp.501-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088104v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability databases: principles and construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Touzanne</w:t>
+                <w:t xml:space="preserve">Etude de la sensibilité des méthodes d’allocation de fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL'98 - European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Jun 1998, Trondheim, Norway. pp.1023-1032</w:t>
+              <w:t xml:space="preserve">11e Colloque National de Fiabilité &amp; Maintenabilité - λμ11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des électriciens et des électroniciens, Paris, France; Institut de sûreté de fonctionnement, France; CEA, Paris, France, Sep 1998, Arcachon, France. pp.252-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088130v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Aided Design Atelier for Teaching and Industrial Training Needs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonam Lincoln Baptista</w:t>
+                <w:t xml:space="preserve">Reliability databases: principles and construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Touzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI Annual Conference on Entrepreneurship, Management and Engineering Education 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Helsinki University of Technology, Sep 1998, Helsinki, Finland. pp.107-111</w:t>
+              <w:t xml:space="preserve">ESREL'98 - European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Jun 1998, Trondheim, Norway. pp.1023-1032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088117v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observateurs flous pour l'estimation d'état robuste des systèmes dynamiques</w:t>
               </w:r>
@@ -16170,51 +16170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easter Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16265,64 +16265,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque International de Fiabilité et de maintenabilité lambda-mu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16341,628 +16341,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ARX fuzzy models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Fuzzy gain adaptive observers for robust fault detection in dynamic process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on fuzzy technologies in automation and intelligent systems, Fuzzy Duisburg'95</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Duisburg, Germany</w:t>
+              <w:t xml:space="preserve">9th Power Plant Dynamics, Control &amp; Testing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tennessee, May 1995, Knoxville, Tennessee, United States. pp.69.01-69.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088064v1</w:t>
+                <w:t xml:space="preserve">hal-03088065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear observers - application to state estimation of a chemical process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Ragot</w:t>
+                <w:t xml:space="preserve">Identification of ARX fuzzy models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International workshop on fuzzy technologies in automation and intelligent systems, Fuzzy Duisburg'95</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Duisburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059568v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy gain adaptive observers for robust fault detection in dynamic process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Zwingelstein</w:t>
+                <w:t xml:space="preserve">Non-linear observers - application to state estimation of a chemical process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Power Plant Dynamics, Control &amp; Testing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Albany, United States. pp.113-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.1995.555651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088065v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear observer-based fault detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
+                <w:t xml:space="preserve">Non-linear observer using fuzzy gain adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE Conference on Control Applications, CCA'94</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International workshop on fuzzy technologies in automation and intelligent systems, Fuzzy Duisburg'94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Duisburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201420v1</w:t>
+                <w:t xml:space="preserve">hal-03088059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a nonlinear system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-linear observer-based fault detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'94</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSMC.1994.400301⟩</w:t>
+              <w:t xml:space="preserve">3rd IEEE Conference on Control Applications, CCA'94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1994, Glasgow, United Kingdom. pp.1115-1120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.1994.381359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967099v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear observer using fuzzy gain adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Stability analysis of a nonlinear system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Schreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on fuzzy technologies in automation and intelligent systems, Fuzzy Duisburg'94</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, San Antonio, TX, United States. pp.2821-2826, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.1994.400301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088059v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control design for loop transfer recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17022,64 +17022,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection in nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Systems, Man and Cybernetics, SMC'93</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Le Touquet, France. pp.418-423, </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17408,51 +17408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Approach for Characterizing the Potential Energy Versus the Sectoral Variations of Wind Turbulence on Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudy Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17506,261 +17506,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Modeling and Monte Carlo-Based Simulation for Optimal Wireless Sensor Networks Lifetime Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
+                <w:t xml:space="preserve">Temperature Effects on Photovoltaic Energy Output Under Real Conditions: Weibull Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ramenah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camel Tanougast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data-Driven Modeling for Sustainable Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.69-83, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_6⟩</w:t>
+              <w:t xml:space="preserve">, pp.267-284, 2019, 978-3-030-13697-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059461v1</w:t>
+                <w:t xml:space="preserve">hal-03059453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effects on Photovoltaic Energy Output Under Real Conditions: Weibull Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camel Tanougast</w:t>
+                <w:t xml:space="preserve">Reliability Modeling and Monte Carlo-Based Simulation for Optimal Wireless Sensor Networks Lifetime Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharef Babikier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data-Driven Modeling for Sustainable Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.267-284, 2019, 978-3-030-13697-0. </w:t>
+              <w:t xml:space="preserve">, pp.69-83, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059453v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Kernel Method for Modelling Failure Probability Density Functions</w:t>
               </w:r>
@@ -17979,51 +17979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Duc Quynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoai An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ngoc Thanh Nguyen and Manh Thanh Le and Jerzy Swiatek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Information and Database Systems Second International Conference, ACIIDS Proceedings part II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5991, Springer, pp.410-419, 2010, Lecture Notes in Computer Science, 978-3-642-12100-5. </w:t>
@@ -18200,77 +18200,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un système de surveillance de la partie finisseur d'un train de laminage à chaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAN. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18485,51 +18485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88D07F98"/>
+    <w:nsid w:val="C542B911"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18716,51 +18716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kondo-h-adjallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7902-7991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060234849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6945-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangxiao Yuan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifen Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyan Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051550" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24206586" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan R. Assilevi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; S.A. Ajavon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17236141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04138534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Zhao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Chang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.113714" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudy Bilal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Yetilmezsoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04470889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-023-05518-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Masdoua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoudjib Benterki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.09.046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04035873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaoluwa Demola Aladetola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Saadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062701" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03695492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouhang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.05.039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemei Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221075911" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Kiyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhang Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.07.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bahramian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119558" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9120315" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107173" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper K. Doh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2021.e00932" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMA.2020.108185" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03023092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif E.E. Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Stock" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief F. Babiker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.09.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Sidib&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khatab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharef Babikier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Zichil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.809-810.1528" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maen Atli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Zhouhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah H." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jmtm-04-2013-0045" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai An Le Thi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Tran Duc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2014.10.243" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Rebai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-012-0130-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089833v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Achour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0425-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HQVDXZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0199-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.10.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKV38MHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V. Kolokolov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Monovskaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2016043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5065-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3PGSQ3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyacharan Bhaskar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.08.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N57FKNZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1075378" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045126v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.10.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCWMKBW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ndiaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi P&#233;lop&#233; Adzakpa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR24" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kolokolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monovskaya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552510710753078" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91AFF70C6F00C1974DE7F5B965617E8737014963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Joiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045170v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L Joiner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JIMS.0000018029.60981.e6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNB0GBQ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02503785v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O.Charles Elegbede" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.807242" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2004.07.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elegbede" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2003.08.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051900v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.V. Kolokolov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Koschinsky" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.989912" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Kolokolov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav L Koschinsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03398665" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Philippe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201170v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Sachenko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS53288.2021.9661041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04098222v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803907" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS53288.2021.9660957" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562331v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan Roland Assilevi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Ajavon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/thwildauensp.v1i.27" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560878v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare A. Ashagire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Bekele" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET52533.2021.9698573" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607246" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Ashagire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET52533.2021.9698602" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04105583v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME52200.2021.9590952" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Ouamara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed) Maidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260549" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058638v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2019.8879842" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058605v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924384" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820670" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058608v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924402" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018770v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudy Ould Bilal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924231" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tangxiao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huafei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Huifen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924311" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi B.M. Amin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924232" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2018.8631700" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2018.8484434" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndongo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh M. F. Kebe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352329" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089947v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089950v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059200v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAM.2017.7889767" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089955v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould Bilal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sambou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ndiaye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089952v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monovskaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059484v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Coseru" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095075" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059514v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095107" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089954v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS-SWS.2016.7805781" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Elhadi Elsideeg Ahmed" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babikir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341377" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785808v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341371" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babiker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mouhamed Fadel K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Sarr Ndiaye" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sambou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785147v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01388100v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lagaza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996947" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie He" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2013.6663034" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784265v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sidibe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kathab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00087" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01436719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Sidibe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089586v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601234v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vargas Lozano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100701-2-PT-4012.00021" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601239v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iCECE.2010.1459" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601237v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601241v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-B. Sidibe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601124v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kacem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089965v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-B. Sidibe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601226v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassambara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601218v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marin Vallejo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hennequin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Patricia Hernandez Lodui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2010.5641014" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089977v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600937v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223731" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284154v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090993v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600944v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091020v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Ajavon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Edarh-Bossou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Assiamoua" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089999v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496043v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223868" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091013v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318967v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Doh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414066" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091072v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lee" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ueda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ghaffari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27672" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091048v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02652183v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan-Jing Li" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Sheng Qin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2006.275651" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490601v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281800" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091097v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper K Doh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091136v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091104v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320534" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091171v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091250v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa A. Ndiaye" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091237v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panjing Li" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Qin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091263v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091326v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Monovskaya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091300v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091284v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091304v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Agbossou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L. Doumbia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sousso K&#233;louwani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091332v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091293v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091353v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03091360v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091367v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHYCON.2003.1237073" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091382v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091346v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091377v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089136v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Ivanov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varnier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089083v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798642v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088701v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A.O. Elegbede" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088714v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089050v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089073v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Bagrov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088674v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castellani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aly Ould Louly" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088696v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Bykovsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088685v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meuwisse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauffreteau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gambey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088709v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563592v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gallou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088313v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088322v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou T. Bah" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088216v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Alain Amoussou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicarini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088323v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyo Koffi Edarh-Bossou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088200v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touzanne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798737v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088133v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088104v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088130v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088117v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonam Lincoln Baptista" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022771v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Tan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088064v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059568v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schreier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ragot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1995.555651" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088065v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zwingelstein" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201420v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1994.381359" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967099v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schreier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400301" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088059v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201435v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400272" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201433v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385047" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307458v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babiga Birregah" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonbeyin Henry Abanda" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04925363v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Chi Ban Ha" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Batako" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Bashir" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Lamine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80341-3_20" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059478v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_15" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059461v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059453v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramenah" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_21" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139687v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dit Bouran Sibide" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-493-7_64" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2F90A833249E58064C55FFCD5400A7F14B4DDBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053089v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28115-0_15" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601072v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Quynh" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Hoai An" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12101-2_42" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41CWLV16-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563436v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071381v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754443v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL110N" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kondo-h-adjallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7902-7991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060234849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6945-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangxiao Yuan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifen Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyan Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051550" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24206586" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan R. Assilevi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; S.A. Ajavon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17236141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudy Bilal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Yetilmezsoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126159" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04138534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Chang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Xu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.113714" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04470889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-023-05518-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Masdoua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoudjib Benterki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.09.046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04035873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaoluwa Demola Aladetola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Saadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062701" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemei Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouhang Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221075911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03695492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.05.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper K. Doh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2021.e00932" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhang Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.07.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Kiyan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bahramian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119558" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9120315" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107173" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMA.2020.108185" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03023092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif E.E. Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Stock" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief F. Babiker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.09.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharef Babikier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Sidib&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khatab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Zichil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.809-810.1528" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai An Le Thi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Tran Duc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2014.10.243" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maen Atli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Zhouhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah H." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jmtm-04-2013-0045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Rebai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-012-0130-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089833v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Achour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0199-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0425-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HQVDXZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.10.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKV38MHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V. Kolokolov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Monovskaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2016043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1075378" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5065-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3PGSQ3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyacharan Bhaskar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.08.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N57FKNZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.10.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCWMKBW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ndiaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi P&#233;lop&#233; Adzakpa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR24" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kolokolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monovskaya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552510710753078" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91AFF70C6F00C1974DE7F5B965617E8737014963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L Joiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045168v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Joiner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JIMS.0000018029.60981.e6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNB0GBQ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02503785v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O.Charles Elegbede" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.807242" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2004.07.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elegbede" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2003.08.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051900v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.V. Kolokolov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Koschinsky" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.989912" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Kolokolov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav L Koschinsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03398665" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201170v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051873v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Philippe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04098222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803907" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560908v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Sachenko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS53288.2021.9661041" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS53288.2021.9660957" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04105583v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Ashagire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Bekele" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME52200.2021.9590952" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560878v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare A. Ashagire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET52533.2021.9698573" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607246" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562331v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan Roland Assilevi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Ajavon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/thwildauensp.v1i.27" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET52533.2021.9698602" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Ouamara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed) Maidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260549" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058605v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924384" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058638v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2019.8879842" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820670" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058608v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924402" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018770v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudy Ould Bilal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924231" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tangxiao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huafei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Huifen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924311" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi B.M. Amin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924232" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2018.8631700" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2018.8484434" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndongo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh M. F. Kebe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352329" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059200v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAM.2017.7889767" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089950v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089955v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould Bilal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sambou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ndiaye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089952v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monovskaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059484v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Coseru" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095075" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059514v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095107" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785808v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341371" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785781v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Elhadi Elsideeg Ahmed" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babikir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341377" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS-SWS.2016.7805781" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089959v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babiker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mouhamed Fadel K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Sarr Ndiaye" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sambou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785147v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01388100v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lagaza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996947" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie He" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2013.6663034" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784265v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sidibe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kathab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00087" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01436719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Sidibe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089586v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601038v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601226v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-B. Sidibe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassambara" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601218v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marin Vallejo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hennequin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Patricia Hernandez Lodui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2010.5641014" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089977v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601124v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kacem" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601237v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601234v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vargas Lozano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100701-2-PT-4012.00021" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601239v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iCECE.2010.1459" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601241v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089965v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601222v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-B. Sidibe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223868" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091013v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600944v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284154v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600937v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223731" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090993v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091020v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Ajavon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Edarh-Bossou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Assiamoua" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089999v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091048v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318967v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Doh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414066" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091072v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Wang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ueda" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ghaffari" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27672" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490601v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281800" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02652183v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan-Jing Li" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Sheng Qin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2006.275651" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091136v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091097v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper K Doh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091104v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320534" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091237v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panjing Li" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Qin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091250v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa A. Ndiaye" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091171v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091332v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091326v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Monovskaya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091300v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091284v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091304v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Agbossou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L. Doumbia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sousso K&#233;louwani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091293v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03091360v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091353v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091367v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHYCON.2003.1237073" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091382v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091346v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091377v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798642v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089136v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Ivanov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089083v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089073v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Bagrov" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088701v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A.O. Elegbede" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089050v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088714v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088709v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088674v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castellani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aly Ould Louly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088696v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Bykovsky" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088685v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meuwisse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauffreteau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gambey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088216v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Alain Amoussou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicarini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088313v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088322v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou T. Bah" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563592v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gallou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088323v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyo Koffi Edarh-Bossou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088200v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touzanne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798737v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088117v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonam Lincoln Baptista" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088133v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088104v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088130v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022771v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Tan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088065v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zwingelstein" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088064v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059568v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schreier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ragot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1995.555651" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088059v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201420v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1994.381359" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967099v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schreier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400301" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201435v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400272" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201433v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385047" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307458v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babiga Birregah" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonbeyin Henry Abanda" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04925363v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Chi Ban Ha" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Batako" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Bashir" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Lamine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80341-3_20" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059478v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_15" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059453v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramenah" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_21" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059461v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139687v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dit Bouran Sibide" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-493-7_64" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2F90A833249E58064C55FFCD5400A7F14B4DDBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053089v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28115-0_15" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601072v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Quynh" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Hoai An" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12101-2_42" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41CWLV16-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563436v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071381v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754443v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL110N" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>