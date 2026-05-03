--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -623,408 +623,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbine output power prediction and optimization based on a novel adaptive neuro-fuzzy inference system with the moving window</w:t>
+                <w:t xml:space="preserve">A mixture distributions analysis based feature selection approach for bearing remaining useful life estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boudy Bilal</w:t>
+                <w:t xml:space="preserve">Fei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaan Yetilmezsoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
+                <w:t xml:space="preserve">Dongyang Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.126159⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (11), pp.302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-023-05518-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886441v1</w:t>
+                <w:t xml:space="preserve">hal-04470889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital synchronous decomposition and period-N bifurcation size identification in dynamic systems: application to a milling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanqing Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sava</w:t>
+                <w:t xml:space="preserve">Lyu Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 173, pp.113714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chaos.2023.113714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture distributions analysis based feature selection approach for bearing remaining useful life estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind turbine output power prediction and optimization based on a novel adaptive neuro-fuzzy inference system with the moving window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudy Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Kaan Yetilmezsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongyang Zhang</w:t>
+                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (11), pp.302. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 263 (Part E), pp.126159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42452-023-05518-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.126159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470889v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection and diagnosis in AHU system using deep learning approach</w:t>
               </w:r>
@@ -1255,1062 +1255,1062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-delay estimation based dual model-free control with initial rectifying mechanism for parallel back-support exoskeleton parallel back-support exoskeleton for rehabilitation or power augmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incipient chatter fast and reliable detection method in high-speed milling process based on cumulative strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Wang</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10775463221075911⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, pp.397-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2022.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617646v1</w:t>
+                <w:t xml:space="preserve">hal-03695492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient chatter fast and reliable detection method in high-speed milling process based on cumulative strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sava</w:t>
+                <w:t xml:space="preserve">Time-delay estimation based dual model-free control with initial rectifying mechanism for parallel back-support exoskeleton parallel back-support exoskeleton for rehabilitation or power augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Haoping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yemei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 131, pp.397-414. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.107754632210759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2022.05.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10775463221075911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695492v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty-six Full Matrix Forms of the Pascal Triangle: Derivation and Symmetry Relations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind power conversion system model identification using adaptive neuro-fuzzy inference systems: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudy Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaan Yetilmezsoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosper K. Doh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Birregah</w:t>
+                <w:t xml:space="preserve">Emel Kiyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific African</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2021.e00932⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239 (Part B), pp.122089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321158v1</w:t>
+                <w:t xml:space="preserve">hal-03356563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaxEnt feature-based reliability model method for real-time detection of early chatter in high-speed milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 113 (2021), pp.39-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind power conversion system model identification using adaptive neuro-fuzzy inference systems: A case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Determination of wind potential characteristics and techno-economic feasibility analysis of wind turbines for Northwest Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudy Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaan Yetilmezsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Bahramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emel Kiyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 239 (Part B), pp.122089. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122089⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 218, pp.119558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356563v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of wind potential characteristics and techno-economic feasibility analysis of wind turbines for Northwest Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boudy Bilal</w:t>
+                <w:t xml:space="preserve">Influence of Sampling Frequency Ratio on Mode Mixing Alleviation Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emel Kiyan</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119558⟩</w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines9120315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560840v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sampling Frequency Ratio on Mode Mixing Alleviation Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanqing Zhao</w:t>
+                <w:t xml:space="preserve">Fuzzy model identification based on mixture distribution analysis for bearings remaining useful life estimation using small training data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/machines9120315⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148, pp.107173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450911v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy model identification based on mixture distribution analysis for bearings remaining useful life estimation using small training data set</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sava</w:t>
+                <w:t xml:space="preserve">Thirty-six Full Matrix Forms of the Pascal Triangle: Derivation and Symmetry Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper K. Doh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhouhang Wang</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 148, pp.107173. </w:t>
+              <w:t xml:space="preserve">Scientific African</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.e00932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2021.e00932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018325v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearings degradation monitoring indicators based on discarded projected space information and piecewise linear representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechatronics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), pp.23-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2468,261 +2468,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensor Network Lifespan Optimization with Simple, Rotated, Order and Modified Partially Matched Crossover Genetic Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
+                <w:t xml:space="preserve">Kernel estimator of maintenance optimization model for a stochastically degrading system under different operating environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khatab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sharef Babikier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.031⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089953v1</w:t>
+                <w:t xml:space="preserve">hal-01784156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel estimator of maintenance optimization model for a stochastically degrading system under different operating environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Khatab</w:t>
+                <w:t xml:space="preserve">Wireless Sensor Network Lifespan Optimization with Simple, Rotated, Order and Modified Partially Matched Crossover Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Diallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Sharef Babikier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 147, pp.109-116. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (25), pp.182-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2015.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784156v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISO 9001 International Standard, a Tool to Enhance Data Quality in Durable Socio-Technical Systems</w:t>
               </w:r>
@@ -2806,235 +2806,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A difference of convex functions algorithm for optimal scheduling and real-time assignment of preventive maintenance jobs on parallel processors</w:t>
+                <w:t xml:space="preserve">Coloured stochastic Petri nets modelling for the reliability and maintenance analysis of multi-state multi-unit systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoai An Le Thi</w:t>
+                <w:t xml:space="preserve">Maen Atli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quynh Tran Duc</w:t>
+                <w:t xml:space="preserve">Wang Zhouhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Kondo Adjallah H.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (4), pp.476 - 490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/jimo.2014.10.243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/jmtm-04-2013-0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387300v1</w:t>
+                <w:t xml:space="preserve">hal-01058469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloured stochastic Petri nets modelling for the reliability and maintenance analysis of multi-state multi-unit systems</w:t>
+                <w:t xml:space="preserve">A difference of convex functions algorithm for optimal scheduling and real-time assignment of preventive maintenance jobs on parallel processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maen Atli</w:t>
+                <w:t xml:space="preserve">Hoai An Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Zhouhang</w:t>
+                <w:t xml:space="preserve">Quynh Tran Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo Adjallah H.</w:t>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (4), pp.476 - 490. </w:t>
+              <w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/jmtm-04-2013-0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/jimo.2014.10.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058469v1</w:t>
+                <w:t xml:space="preserve">hal-01387300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Jobs and Maintenance Activities on Parallel Machines</w:t>
               </w:r>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (3), pp.363-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3124,51 +3124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control law for timed marked graph constrained by marking exclusion constraint OR/AND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maen Atli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,51 +3245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial : Maintenance of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Special Issue on Intelligent and Cooperative Maintenance in Manufacturing Systems (ICMMS); Guest Editors: Nidhal Rezg and Kondo H. Adjallah, 21 (2), pp.175-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3349,51 +3349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3439,64 +3439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic approach to matrix forms of the Pascal triangle: The twelve triangular matrix forms and relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper K. Doh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3581,51 +3581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri V. Kolokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna V. Monovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (2), pp.483-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3653,548 +3653,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00600932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents Network on a Grid: An Approach with the Set of Circulant Operators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">An improved branch-and-bound algorithm to minimize the weighted flowtime on identical parallel machines with family setup times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of mathematical and computational methods (IJMCM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1075378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (4), pp.446-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11518-008-5065-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044965v1</w:t>
+                <w:t xml:space="preserve">hal-04001211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved branch-and-bound algorithm to minimize the weighted flowtime on identical parallel machines with family setup times</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+                <w:t xml:space="preserve">A hybrid open queuing network model approach for multi-threaded dataflow architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31, pp.4098 - 4106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11518-008-5065-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04001211v1</w:t>
+                <w:t xml:space="preserve">hal-03045149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid open queuing network model approach for multi-threaded dataflow architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
+                <w:t xml:space="preserve">Agents Network on a Grid: An Approach with the Set of Circulant Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper K. Doh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of mathematical and computational methods (IJMCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (11), pp.879-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1075378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.08.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03045149v1</w:t>
+                <w:t xml:space="preserve">hal-03044965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid closed queuing network approach to model dataflow in networked distributed processors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
+                <w:t xml:space="preserve">Exploring the Set of Square Matrices with Circulant Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper K. Doh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSEAS Transactions on Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (2), pp.281-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045142v1</w:t>
+                <w:t xml:space="preserve">hal-03045126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Set of Square Matrices with Circulant Operators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prosper K. Doh</w:t>
+                <w:t xml:space="preserve">A hybrid closed queuing network approach to model dataflow in networked distributed processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.119 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2007.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045126v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of maintenance parameters of a wind system of energy production per Monte Carlo simulation</w:t>
               </w:r>
@@ -4482,51 +4482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace based channel estimation for downlink W-CDMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,51 +4577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataflow modelling in distributed diagnostic processing systems: a closed queuing network model with single servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,51 +4672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataflow modelling in distributed diagnostic processing systems: a closed queuing network model with multiple servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5397,217 +5397,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un observateur du taux d'humidité à la sortie d'un four de séchage</w:t>
+                <w:t xml:space="preserve">Surveillance de la qualité et diagnostic sur un train de laminage à chaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Ragot</w:t>
+                <w:t xml:space="preserve">Denis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+                <w:t xml:space="preserve">Gérard Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 31 (365), pp.293-302</w:t>
+              <w:t xml:space="preserve">Revue d'automatique et de productique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 5 (4), pp.67-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201170v1</w:t>
+                <w:t xml:space="preserve">hal-03051873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de la qualité et diagnostic sur un train de laminage à chaud</w:t>
+                <w:t xml:space="preserve">Construction d'un observateur du taux d'humidité à la sortie d'un four de séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Philippe</w:t>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bloch</w:t>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'automatique et de productique appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 5 (4), pp.67-83</w:t>
+              <w:t xml:space="preserve">Revue Générale de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 31 (365), pp.293-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051873v1</w:t>
+                <w:t xml:space="preserve">hal-00201170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5744,248 +5744,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Diagnosis in AHU System with Data Driven Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">On Visualization of Regulatory and Evolutionary Processes Towards Climate Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Monovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Sachenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803907⟩</w:t>
+              <w:t xml:space="preserve">2021 11th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cracow, France. pp.1186-1189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS53288.2021.9661041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098222v1</w:t>
+                <w:t xml:space="preserve">hal-03560908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Visualization of Regulatory and Evolutionary Processes Towards Climate Changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Monovskaya</w:t>
+                <w:t xml:space="preserve">Fault Detection and Diagnosis in AHU System with Data Driven Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Masdoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatoly Sachenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 11th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cracow, France. pp.1186-1189, </w:t>
+              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.1375-1380, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDAACS53288.2021.9661041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560908v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues of Intelligent Data Acquisition and Quality for Manufacturing Decision-Support in an Industry 4.0 Context</w:t>
               </w:r>
@@ -6095,277 +6095,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing of Hybrid energy Sources by Using Genetic Algorithm and Particle Swarm Optimization algorithms considering Life Cycle Cost</w:t>
+                <w:t xml:space="preserve">Design approach of a resilient standalone hybrid AC/DC microgrid of multisource renewable energy with risk reduction strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amare Ashagire</w:t>
+                <w:t xml:space="preserve">Amare A. Ashagire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossigan R. Assilevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayité S.A. Ajavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getachew Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Mauritius, Mauritius. pp.01-06, </w:t>
+              <w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cape Town, South Africa. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECCME52200.2021.9590952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECET52533.2021.9698573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105583v1</w:t>
+                <w:t xml:space="preserve">hal-03560878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design approach of a resilient standalone hybrid AC/DC microgrid of multisource renewable energy with risk reduction strategy</w:t>
+                <w:t xml:space="preserve">Design of an Intelligent System for Controlling and Balancing Renewable Energy Flows in an Autonomous Micro-Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amare A. Ashagire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kossigan R. Assilevi</w:t>
+                <w:t xml:space="preserve">Kossigan Roland Assilevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayité Ajavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Getachew Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECET52533.2021.9698573⟩</w:t>
+              <w:t xml:space="preserve">2nd German-West African Conference on Sustainable, Renewable Energy Systems (SusRES 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Kara, Togo. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/thwildauensp.v1i.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560878v1</w:t>
+                <w:t xml:space="preserve">hal-03562331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Energy Optimization with MPC Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Masdoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6384,284 +6384,284 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 25th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Iasi, Romania. pp.119-125, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC52150.2021.9607246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Intelligent System for Controlling and Balancing Renewable Energy Flows in an Autonomous Micro-Grid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Design Approach of Hybrid AC/DC Microgrid System Based on Resilience Index and Lifecycle Cost Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayité Ajavon</w:t>
+                <w:t xml:space="preserve">Amare Ashagire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getachew Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd German-West African Conference on Sustainable, Renewable Energy Systems (SusRES 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Kara, Togo. </w:t>
+              <w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cape Town, South Africa. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52825/thwildauensp.v1i.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECET52533.2021.9698602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562331v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Design Approach of Hybrid AC/DC Microgrid System Based on Resilience Index and Lifecycle Cost Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Optimal sizing of Hybrid energy Sources by Using Genetic Algorithm and Particle Swarm Optimization algorithms considering Life Cycle Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amare Ashagire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getachew Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Cape Town, South Africa. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2021 International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Mauritius, Mauritius. pp.01-06, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECET52533.2021.9698602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECCME52200.2021.9590952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560895v1</w:t>
+                <w:t xml:space="preserve">hal-04105583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection and Isolation Current Sensor of Electrical Powertrain System</w:t>
               </w:r>
@@ -6775,586 +6775,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Piecewise Linear Approximation for Bearings Degradation Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sava</w:t>
+                <w:t xml:space="preserve">Modeling and Simulation of Impedance Distance Relay for Fault Location and Protection of Single Wire Earth Return Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amare Ashagire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhouhang Wang</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getachew Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.60-64, </w:t>
+              <w:t xml:space="preserve">2019 IEEE 2nd Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lviv, Ukraine. pp.1196-1200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDAACS.2019.8924384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/UKRCON.2019.8879842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058605v1</w:t>
+                <w:t xml:space="preserve">hal-03058638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of Impedance Distance Relay for Fault Location and Protection of Single Wire Earth Return Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amare Ashagire</w:t>
+                <w:t xml:space="preserve">Data Piecewise Linear Approximation for Bearings Degradation Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Getachew Bekele</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 2nd Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lviv, Ukraine. pp.1196-1200, </w:t>
+              <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.60-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/UKRCON.2019.8879842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS.2019.8924384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058638v1</w:t>
+                <w:t xml:space="preserve">hal-03058605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Chatter Detection using MaxEnt and SPRT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanqing Zhao</w:t>
+                <w:t xml:space="preserve">Data-Driven Fault Detection and Identification in Wind Turbines Through Performance Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudy Ould Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820670⟩</w:t>
+              <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.123-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS.2019.8924231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058646v1</w:t>
+                <w:t xml:space="preserve">hal-03018770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Incipient Chatter Detection Based on Once-Per-Revolution Sampling and Dynamic Threshold Variant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Early Chatter Detection using MaxEnt and SPRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1550-1555, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDAACS.2019.8924402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03058608v1</w:t>
+                <w:t xml:space="preserve">hal-03058646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Fault Detection and Identification in Wind Turbines Through Performance Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boudy Ould Bilal</w:t>
+                <w:t xml:space="preserve">Online Incipient Chatter Detection Based on Once-Per-Revolution Sampling and Dynamic Threshold Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.123-129, </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.662-667, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDAACS.2019.8924231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS.2019.8924402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018770v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Transmission Scheme Based on Publish/Subscribe in Workshop</w:t>
               </w:r>
@@ -7392,51 +7392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Huifen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Zhouhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.953-958, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7574,51 +7574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence study of the intermittent wave amplitude vs. the sampling frequency ratio on ICEEMDAN mode mixing alleviation performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7678,90 +7678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearings Degradation Monitoring Indicator Based on Segmented Hotelling T Square and Piecewise Linear Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Mechatronics and Automation (ICMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Changchun, China. pp.1389-1394, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7923,788 +7923,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the reliability, maintainability and safety data collection process through lifecycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chatter identification in milling process based on complementary ensemble empirical mode decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMEM'2017 the 6th International Conference on Mechanical Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059200v1</w:t>
+                <w:t xml:space="preserve">hal-03089947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chatter identification in milling process based on complementary ensemble empirical mode decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanqing Zhao</w:t>
+                <w:t xml:space="preserve">Remaining useful life estimation for bearings based on segmented projection error and fuzzy inference system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMEM'2017 the 6th International Conference on Mechanical Engineering and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089947v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remaining useful life estimation for bearings based on segmented projection error and fuzzy inference system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the reliability, maintainability and safety data collection process through lifecycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMEM'2017 the 6th International Conference on Mechanical Engineering and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Orlando, FL, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAM.2017.7889767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089950v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of wind speed distribution for wind power analysis in the northwestern coast of Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental bifurcation tuning oriented to real-time analytics of pulse system fault dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.V. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ould Bilal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Monovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Metrology Conference (CAFMET 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Dakar, Senegal. pp.9-16</w:t>
+              <w:t xml:space="preserve">ICMEM'2017 the 6th International Conference on Mechanical Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089955v1</w:t>
+                <w:t xml:space="preserve">hal-03089952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental bifurcation tuning oriented to real-time analytics of pulse system fault dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Monovskaya</w:t>
+                <w:t xml:space="preserve">Resiliency assessment of NDSC based lifetime maximization approach for heterogeneous wireless sensor network by Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharef Babikier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMEM'2017 the 6th International Conference on Mechanical Engineering and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 9th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bucharest, Romania. pp.374-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS.2017.8095107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089952v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation, monitoring and failure risks assesment of buried ductile steel pipeline subject to earthquakes by using wireless sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of wind speed distribution for wind power analysis in the northwestern coast of Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ould Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Coseru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">P.A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 9th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Metrology Conference (CAFMET 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dakar, Senegal. pp.9-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059484v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resiliency assessment of NDSC based lifetime maximization approach for heterogeneous wireless sensor network by Monte Carlo simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
+                <w:t xml:space="preserve">Characterisation, monitoring and failure risks assesment of buried ductile steel pipeline subject to earthquakes by using wireless sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Coseru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romuald Stock</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Zichil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 9th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Bucharest, Romania. pp.374-378, </w:t>
+              <w:t xml:space="preserve">, Sep 2017, Bucharest, Romania. pp.194-199, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDAACS.2017.8095107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS.2017.8095075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059514v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo based Petri net simulation for maintenance strategies assessment in series-parallel-series multi-physic systems</w:t>
               </w:r>
@@ -8716,51 +8716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 8th International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8937,51 +8937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharef Babikier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 3rd International Symposium on Wireless Systems within the Conferences on Intelligent Data Acquisition and Advanced Computing Systems (IDAACS-SWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Offenburg, Germany. pp.30-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9192,51 +9192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind data Collection for potential analysis and electricity generation: Case study in northwestern coast of Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudy Ould Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9425,51 +9425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Petri nets for modeling and control of multi-source energy conversion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Lagaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9529,64 +9529,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New paradigm for lifecycle data collection for eco-management of distributed units of a multi-sources renewable energy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maen Atli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9858,51 +9858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. B. Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khatab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSAM11and ESREL 2012 the 11th International Probabilistic Safety Assessment and Management Conference and the Annual European Safety and Reliability Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAPSAM &amp; ESRA, Jun 2012, Helsinki, Finland. pp.399-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9990,2136 +9990,2136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Control Policy of Marking Exclusion Constraint applying on Marked Graph Partially controllable</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Scheduling Jobs and Preventive Maintenance Activities on Parallel Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International Francophone de Mécanique Avancée - CIFMA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Alep, Syria</w:t>
+              <w:t xml:space="preserve">10th WSEAS International Conference on Applied Computer Science - ACS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Iwate, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00601038v1</w:t>
+                <w:t xml:space="preserve">inria-00601124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un plan de maintenance preventive application aux installations de l'EDM-SA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Sensors Network Management for Health Condition Data Coverage on Large-scale Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kassambara</w:t>
+                <w:t xml:space="preserve">Nancy Vargas Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Mali Symposium on Applied Sciences - MSAS'2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First IFAC Workshop on Advanced Maintenance Engineering, Services and Technology - A-MEST'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100701-2-PT-4012.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601226v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy expert system for the control of a multicarburant internal combustion engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Lifecycle data collection process issues and modeling for equipment's health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Emerging Technologies and Factory Automation - ETFA'2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2010.5641014⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical and Control Engineering - ICECE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Wuhan, China. pp.5814 - 5817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iCECE.2010.1459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601218v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach of Data and Information collection for the Decision Support in Industrial Asset Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Data and information collection process modeling for product lifecycle and health management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Congresso Colombiano de Computacion 2010 (CCC2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cartagena de Indias, Colombia</w:t>
+              <w:t xml:space="preserve">7th International Product Lifecycle Management Conference - PLM10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089977v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Jobs and Preventive Maintenance Activities on Parallel Machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Estimation des fonctions densité de probabilité de défaillance/ réparation par la méthode du noyau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I-B. Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th WSEAS International Conference on Applied Computer Science - ACS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Iwate, Japan</w:t>
+              <w:t xml:space="preserve">3ème Symposium International sur la Maintenance et la Maîtrise des Risques - MMR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601124v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and information collection process modeling for product lifecycle and health management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">About the extraction of relevant health information of equipment for optimizing their performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Product Lifecycle Management Conference - PLM10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">2010 International Conference on Electrical and Control Engineering - ICECE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601237v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensors Network Management for Health Condition Data Coverage on Large-scale Infrastructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Kernel method for estimating the density function of random processes in repairable components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-B. Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IFAC Workshop on Advanced Maintenance Engineering, Services and Technology - A-MEST'10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th World Congress on Engineering Asset Management - WCEAM'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Brisbane, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601234v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifecycle data collection process issues and modeling for equipment's health monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">The Control Policy of Marking Exclusion Constraint applying on Marked Graph Partially controllable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maen Atli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical and Control Engineering - ICECE 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème Congrès International Francophone de Mécanique Avancée - CIFMA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Alep, Syria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601239v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des fonctions densité de probabilité de défaillance/ réparation par la méthode du noyau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Approach of Data and Information collection for the Decision Support in Industrial Asset Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium International sur la Maintenance et la Maîtrise des Risques - MMR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">V Congresso Colombiano de Computacion 2010 (CCC2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cartagena de Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601241v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the extraction of relevant health information of equipment for optimizing their performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Optimisation d'un plan de maintenance preventive application aux installations de l'EDM-SA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I-B. Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kassambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 International Conference on Electrical and Control Engineering - ICECE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Wuhan, China</w:t>
+              <w:t xml:space="preserve">6th Mali Symposium on Applied Sciences - MSAS'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Bamako, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089965v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel method for estimating the density function of random processes in repairable components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Fuzzy expert system for the control of a multicarburant internal combustion engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Marin Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Patricia Hernandez Lodui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress on Engineering Asset Management - WCEAM'2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Emerging Technologies and Factory Automation - ETFA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bilbao, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2010.5641014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601222v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds for earliness-tardiness minimization on a single machine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+                <w:t xml:space="preserve">Requirements and issues of data and Information for the decision support in industrial asset management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering - CIE'39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496043v1</w:t>
+                <w:t xml:space="preserve">inria-00600944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécessité d’une approche systémique de l’étude de la sécurité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Birregah</w:t>
+                <w:t xml:space="preserve">Cumulative diagnosis strategy for predictive maintenance decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop International DMD'2009 Diagnostic et Maintenance Décentralisée : Maîtrise des Infrastructures des Eaux et des Energies Renouvelables</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering - CIE'39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1216 - 1219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091013v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements and issues of data and Information for the decision support in industrial asset management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">A framework for FSM based multi-model approach to interconnected components' network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering - CIE'39</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Troyes, France</w:t>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Systems, Man and Cybernetics - SMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Antonio, United States. pp.1219-1223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00600944v1</w:t>
+                <w:t xml:space="preserve">hal-02284154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for FSM based multi-model approach to interconnected components' network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Etude du risque pour une approche systémique de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Systems, Man and Cybernetics - SMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San Antonio, United States. pp.1219-1223</w:t>
+              <w:t xml:space="preserve">4ème Congrès International Performances et Nouvelles Technologies en Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Autran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284154v1</w:t>
+                <w:t xml:space="preserve">hal-03090993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative diagnosis strategy for predictive maintenance decision support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Optimisation de la maintenance préventive : revue de littérature et application à la détermination d’un calendrier optimal de remplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayi Ajavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Edarh-Bossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kofi Assiamoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering - CIE'39</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop International DMD'2009 Diagnostic et Maintenance Décentralisée : Maîtrise des Infrastructures des Eaux et des Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Yaoundé, Cameroun</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00600937v1</w:t>
+                <w:t xml:space="preserve">hal-03091020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du risque pour une approche systémique de la sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Birregah</w:t>
+                <w:t xml:space="preserve">Minimising the cost of scheduling maintenance tasks on a single machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International Performances et Nouvelles Technologies en Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Autran, France</w:t>
+              <w:t xml:space="preserve">European Concurrent Engineering Conference 2009 (ECEC’2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Technology Institute, Apr 2009, Bruges, Belgium. pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090993v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la maintenance préventive : revue de littérature et application à la détermination d’un calendrier optimal de remplacement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kofi Assiamoua</w:t>
+                <w:t xml:space="preserve">Lower bounds for earliness-tardiness minimization on a single machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop International DMD'2009 Diagnostic et Maintenance Décentralisée : Maîtrise des Infrastructures des Eaux et des Energies Renouvelables</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.23-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091020v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimising the cost of scheduling maintenance tasks on a single machine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nécessité d’une approche systémique de l’étude de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Concurrent Engineering Conference 2009 (ECEC’2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Technology Institute, Apr 2009, Bruges, Belgium. pp.115</w:t>
+              <w:t xml:space="preserve">Workshop International DMD'2009 Diagnostic et Maintenance Décentralisée : Maîtrise des Infrastructures des Eaux et des Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089999v1</w:t>
+                <w:t xml:space="preserve">hal-03091013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools for distributed diagnosis and preventive maintenance decision support</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Grid systems monitoring and assessment using finite state machines with median symmetry operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kofi Assiamoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Doh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès International de Génie Industriel - CIGI'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montreal, Canada. pp.741-746, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4414066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091048v1</w:t>
+                <w:t xml:space="preserve">hal-02318967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid systems monitoring and assessment using finite state machines with median symmetry operators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Prosper Doh</w:t>
+                <w:t xml:space="preserve">Engine Health Assessment and Prediction Using the Group Method of Data Handling and the Method of Match Matrix: Autoregressive Moving Average</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2007: Power for Land, Sea, and Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montreal, Quebec, Canada. pp.697-702, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2007-27672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4414066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02318967v1</w:t>
+                <w:t xml:space="preserve">hal-03091072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engine Health Assessment and Prediction Using the Group Method of Data Handling and the Method of Match Matrix: Autoregressive Moving Average</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takahiro Ueda</w:t>
+                <w:t xml:space="preserve">New tools for distributed diagnosis and preventive maintenance decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoud Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2007: Power for Land, Sea, and Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7e Congrès International de Génie Industriel - CIGI'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2007-27672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03091072v1</w:t>
+                <w:t xml:space="preserve">hal-03091048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved branch and bound algorithm for solving the identical parallel machnmes scheduling problem with family setup times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12231,51 +12231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE International Conference on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Singapore, Singapore. pp.725-730, </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12309,64 +12309,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement sur machines parallèles identiques avec temps de préparation par famille : application à la gestion des tâches de maintenance préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12404,51 +12404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Twelve Triangular Matrix Forms of the Pascal Triangle: a Systematic Approach with the Set of Circulant Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper K Doh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12597,312 +12597,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis task decomposition for complex equipment remote monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+                <w:t xml:space="preserve">Finite-state Markov model for chi-square (central) SNR variations in A-CDMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Génie Industriel : Le génie Industriel, facteur d'équilibre face aux enjeux de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">the 8th IASTED International Conference on Intelligent Systems and Control (ISC’2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Cambridge, United States. pp.323-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091237v1</w:t>
+                <w:t xml:space="preserve">hal-03091171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de tâches de diagnostic à base d’un système distribué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès International Performances et Nouvelles Technologies en Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Marrakech, Maroc. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-state Markov model for chi-square (central) SNR variations in A-CDMA systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Diagnosis task decomposition for complex equipment remote monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panjing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiansheng Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 8th IASTED International Conference on Intelligent Systems and Control (ISC’2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Cambridge, United States. pp.323-328</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Génie Industriel : Le génie Industriel, facteur d'équilibre face aux enjeux de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091171v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse system dynamics forecasting using on-line time series data</w:t>
               </w:r>
@@ -13091,51 +13091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of wireless multiple access communications using punctured codes over slowly fading channels in distributed diagnostic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS'2004 - International Conference on Intelligent Maintenance Systems: Advances in Maintenance and Modeling, Simulation, and Intelligent Monitoring of Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Arles, France. pp.CDROM, ISBN: 2-9522453-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13432,51 +13432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling scheduled data flow architecture in e-diagnosis networks: an open queuing network model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13508,191 +13508,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the Total Weighted Flow-time of Jobs with Set-up Times and Unequal Release Dates: Application to Minimizing Maintenance Operations Cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimisation du temps de séjour pondéré avec dates de disponibilité inégales des tâches : application à la maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESA'2003 Multiconference on Computational Engineering in Systems Applications with IMACS and IEEE/SMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Lille, France. pp.CD-ROM S3-R-00-0046: S3-FA-1-F1</w:t>
+              <w:t xml:space="preserve">4ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'01 : Organisation et Conduite d'Activités dans l'Industrie et les Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.635-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091360v1</w:t>
+                <w:t xml:space="preserve">hal-03091353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation du temps de séjour pondéré avec dates de disponibilité inégales des tâches : application à la maintenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing the Total Weighted Flow-time of Jobs with Set-up Times and Unequal Release Dates: Application to Minimizing Maintenance Operations Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'01 : Organisation et Conduite d'Activités dans l'Industrie et les Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.635-642</w:t>
+              <w:t xml:space="preserve">CESA'2003 Multiconference on Computational Engineering in Systems Applications with IMACS and IEEE/SMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Lille, France. pp.CD-ROM S3-R-00-0046: S3-FA-1-F1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091353v1</w:t>
+                <w:t xml:space="preserve">hal-03091360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An identification of pulse system dynamics on the basis of fractal regularity use</w:t>
               </w:r>
@@ -14320,233 +14320,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric optimization of pulse energy conversion systems on the base of bifurcation approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic availability allocation with genetic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V. Bagrov</w:t>
+                <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNNAI'2001 the 2nd International Conference on Neural Networks and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Minsk, Belarus. pp.50-54</w:t>
+              <w:t xml:space="preserve">MCS'2000 the International Conference on Montecarlo Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MCS'2000 the International Conference on Montecarlo Simulation, Jun 2000, Monaco, Monaco. pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089073v1</w:t>
+                <w:t xml:space="preserve">hal-03088701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic availability allocation with genetic algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
+                <w:t xml:space="preserve">Optimization of k/n-serial systems reliability by using genetic algorithms: three possible formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCS'2000 the International Conference on Montecarlo Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MCS'2000 the International Conference on Montecarlo Simulation, Jun 2000, Monaco, Monaco. pp.97-104</w:t>
+              <w:t xml:space="preserve">4ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Annecy, France. pp.192-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088701v1</w:t>
+                <w:t xml:space="preserve">hal-03088714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation des vibrations mécaniques des systèmes électromécaniques de conversion d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Koschinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14575,558 +14549,584 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Troyes, France. pp.999-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of k/n-serial systems reliability by using genetic algorithms: three possible formulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Elegbede</w:t>
+                <w:t xml:space="preserve">Parametric optimization of pulse energy conversion systems on the base of bifurcation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.V. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Koschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Bagrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Annecy, France. pp.192-199</w:t>
+              <w:t xml:space="preserve">ICNNAI'2001 the 2nd International Conference on Neural Networks and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Minsk, Belarus. pp.50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088714v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mathematical problems of forecasting adequacy of emergency situations in the dynamics of the pulse energy conversion systems when using bifurcation approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et optimisation des stocks de rechanges d’un système industriel réparti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aly Ould Louly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Victor Segalen, Jul 2000, Bordeaux, France. pp.603-606</w:t>
+              <w:t xml:space="preserve">12e Colloque National de Fiabilité &amp; Maintenabilité - λμ12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la maîtrise des risques - IMDR, Mar 2000, Montpellier, France. pp.B8.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088709v1</w:t>
+                <w:t xml:space="preserve">hal-03088674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et optimisation des stocks de rechanges d’un système industriel réparti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the adequacy of bifurcation approach to emergencies forecasting in dynamics of pulse energy conversion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri V. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav L Koschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor V. Bykovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Aly Ould Louly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National de Fiabilité &amp; Maintenabilité - λμ12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut pour la maîtrise des risques - IMDR, Mar 2000, Montpellier, France. pp.B8.3</w:t>
+              <w:t xml:space="preserve">Maintenance and Reliability Conference - MARCON'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Knoxville, Tennessee, United States. pp.18.01-18.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088674v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the adequacy of bifurcation approach to emergencies forecasting in dynamics of pulse energy conversion systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management de la croissance de maintenabilité d’un système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Meuwisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gambey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maintenance and Reliability Conference - MARCON'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Knoxville, Tennessee, United States. pp.18.01-18.12</w:t>
+              <w:t xml:space="preserve">12e Colloque National de Fiabilité &amp; Maintenabilité - λμ12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la maîtrise des risques - IMDR, Mar 2000, Montpellier, France. pp.C5.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088696v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management de la croissance de maintenabilité d’un système</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mathematical problems of forecasting adequacy of emergency situations in the dynamics of the pulse energy conversion systems when using bifurcation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri V. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav L Koschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gambey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National de Fiabilité &amp; Maintenabilité - λμ12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut pour la maîtrise des risques - IMDR, Mar 2000, Montpellier, France. pp.C5.3</w:t>
+              <w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Victor Segalen, Jul 2000, Bordeaux, France. pp.603-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088685v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information modelling for the assessment of a database quality</w:t>
               </w:r>
@@ -15214,355 +15214,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability allocation to systems components following Weibull law using genetic algorithms and simulated annealing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Approche Méthodologique et Systémique de Ecologie Industrielle : essai d'approche globale et de finalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Le Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL'99 - the 10th European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Sep 1999, Munich, Germany. pp.999-1004</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088313v1</w:t>
+                <w:t xml:space="preserve">hal-02563592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Approach to Allocate Reliability to Systems Components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">Reliability allocation to systems components following Weibull law using genetic algorithms and simulated annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou T. Bah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIL'99 the International Conference on Industrial Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, St Petersburg, Russia. pp.69-75</w:t>
+              <w:t xml:space="preserve">ESREL'99 - the 10th European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Sep 1999, Munich, Germany. pp.999-1004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088322v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Méthodologique et Systémique de Ecologie Industrielle : essai d'approche globale et de finalisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+                <w:t xml:space="preserve">A Fuzzy Approach to Allocate Reliability to Systems Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chatelet</w:t>
+                <w:t xml:space="preserve">Mamadou T. Bah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Troyes, France</w:t>
+              <w:t xml:space="preserve">ICIL'99 the International Conference on Industrial Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, St Petersburg, Russia. pp.69-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563592v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Maintainability Improvement During the Design of Manufacturing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou T. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyo Koffi Edarh-Bossou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15784,368 +15784,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Aided Design Atelier for Teaching and Industrial Training Needs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonam Lincoln Baptista</w:t>
+                <w:t xml:space="preserve">State of the art in reliability allocation: a comparative study on a mechanical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI Annual Conference on Entrepreneurship, Management and Engineering Education 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Helsinki University of Technology, Sep 1998, Helsinki, Finland. pp.107-111</w:t>
+              <w:t xml:space="preserve">ESREL'98 - European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Jun 1998, Trondheim, Norway. pp.501-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088117v1</w:t>
+                <w:t xml:space="preserve">hal-03088133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art in reliability allocation: a comparative study on a mechanical system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
+                <w:t xml:space="preserve">Etude de la sensibilité des méthodes d’allocation de fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL'98 - European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Jun 1998, Trondheim, Norway. pp.501-508</w:t>
+              <w:t xml:space="preserve">11e Colloque National de Fiabilité &amp; Maintenabilité - λμ11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des électriciens et des électroniciens, Paris, France; Institut de sûreté de fonctionnement, France; CEA, Paris, France, Sep 1998, Arcachon, France. pp.252-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088133v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la sensibilité des méthodes d’allocation de fiabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Elegbede</w:t>
+                <w:t xml:space="preserve">Reliability databases: principles and construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Touzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National de Fiabilité &amp; Maintenabilité - λμ11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des électriciens et des électroniciens, Paris, France; Institut de sûreté de fonctionnement, France; CEA, Paris, France, Sep 1998, Arcachon, France. pp.252-263</w:t>
+              <w:t xml:space="preserve">ESREL'98 - European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Jun 1998, Trondheim, Norway. pp.1023-1032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088104v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability databases: principles and construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Touzanne</w:t>
+                <w:t xml:space="preserve">Computer-Aided Design Atelier for Teaching and Industrial Training Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonam Lincoln Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL'98 - European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Jun 1998, Trondheim, Norway. pp.1023-1032</w:t>
+              <w:t xml:space="preserve">SEFI Annual Conference on Entrepreneurship, Management and Engineering Education 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helsinki University of Technology, Sep 1998, Helsinki, Finland. pp.107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088130v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observateurs flous pour l'estimation d'état robuste des systèmes dynamiques</w:t>
               </w:r>
@@ -16170,51 +16170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easter Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16265,51 +16265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16360,51 +16360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy gain adaptive observers for robust fault detection in dynamic process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16442,51 +16442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ARX fuzzy models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16723,51 +16723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE Conference on Control Applications, CCA'94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Glasgow, United Kingdom. pp.1115-1120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16827,51 +16827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Schreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, San Antonio, TX, United States. pp.2821-2826, </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16905,51 +16905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control design for loop transfer recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17022,51 +17022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection in nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17408,51 +17408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Approach for Characterizing the Potential Energy Versus the Sectoral Variations of Wind Turbulence on Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudy Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17506,261 +17506,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effects on Photovoltaic Energy Output Under Real Conditions: Weibull Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camel Tanougast</w:t>
+                <w:t xml:space="preserve">Reliability Modeling and Monte Carlo-Based Simulation for Optimal Wireless Sensor Networks Lifetime Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharef Babikier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data-Driven Modeling for Sustainable Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.267-284, 2019, 978-3-030-13697-0. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_21⟩</w:t>
+              <w:t xml:space="preserve">, pp.69-83, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059453v1</w:t>
+                <w:t xml:space="preserve">hal-03059461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Modeling and Monte Carlo-Based Simulation for Optimal Wireless Sensor Networks Lifetime Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
+                <w:t xml:space="preserve">Temperature Effects on Photovoltaic Energy Output Under Real Conditions: Weibull Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ramenah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camel Tanougast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data-Driven Modeling for Sustainable Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.69-83, 2019, </w:t>
+              <w:t xml:space="preserve">, pp.267-284, 2019, 978-3-030-13697-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059461v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Kernel Method for Modelling Failure Probability Density Functions</w:t>
               </w:r>
@@ -17979,51 +17979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Duc Quynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoai An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ngoc Thanh Nguyen and Manh Thanh Le and Jerzy Swiatek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Information and Database Systems Second International Conference, ACIIDS Proceedings part II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5991, Springer, pp.410-419, 2010, Lecture Notes in Computer Science, 978-3-642-12100-5. </w:t>
@@ -18200,77 +18200,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un système de surveillance de la partie finisseur d'un train de laminage à chaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAN. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18485,51 +18485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C542B911"/>
+    <w:nsid w:val="A31D86AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18716,51 +18716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kondo-h-adjallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7902-7991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060234849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6945-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangxiao Yuan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifen Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyan Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051550" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24206586" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan R. Assilevi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; S.A. Ajavon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17236141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudy Bilal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Yetilmezsoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126159" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04138534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Chang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Xu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.113714" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04470889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-023-05518-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Masdoua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoudjib Benterki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.09.046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04035873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaoluwa Demola Aladetola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Saadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062701" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemei Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouhang Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221075911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03695492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.05.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper K. Doh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2021.e00932" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhang Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.07.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Kiyan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bahramian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119558" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9120315" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107173" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMA.2020.108185" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03023092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif E.E. Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Stock" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief F. Babiker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.09.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharef Babikier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Sidib&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khatab" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Zichil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.809-810.1528" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai An Le Thi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Tran Duc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2014.10.243" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maen Atli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Zhouhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah H." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jmtm-04-2013-0045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Rebai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-012-0130-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089833v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Achour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0199-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0425-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HQVDXZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.10.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKV38MHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V. Kolokolov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Monovskaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2016043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1075378" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5065-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3PGSQ3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyacharan Bhaskar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.08.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N57FKNZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.10.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCWMKBW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ndiaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi P&#233;lop&#233; Adzakpa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR24" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kolokolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monovskaya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552510710753078" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91AFF70C6F00C1974DE7F5B965617E8737014963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L Joiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045168v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Joiner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JIMS.0000018029.60981.e6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNB0GBQ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02503785v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O.Charles Elegbede" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.807242" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2004.07.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elegbede" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2003.08.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051900v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.V. Kolokolov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Koschinsky" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.989912" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Kolokolov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav L Koschinsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03398665" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201170v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051873v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Philippe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04098222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803907" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560908v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Sachenko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS53288.2021.9661041" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS53288.2021.9660957" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04105583v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Ashagire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Bekele" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME52200.2021.9590952" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560878v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare A. Ashagire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET52533.2021.9698573" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607246" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562331v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan Roland Assilevi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Ajavon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/thwildauensp.v1i.27" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET52533.2021.9698602" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Ouamara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed) Maidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260549" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058605v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924384" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058638v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2019.8879842" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820670" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058608v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924402" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018770v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudy Ould Bilal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924231" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tangxiao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huafei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Huifen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924311" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi B.M. Amin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924232" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2018.8631700" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2018.8484434" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndongo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh M. F. Kebe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352329" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059200v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAM.2017.7889767" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089950v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089955v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould Bilal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sambou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ndiaye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089952v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monovskaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059484v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Coseru" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095075" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059514v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095107" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785808v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341371" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785781v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Elhadi Elsideeg Ahmed" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babikir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341377" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS-SWS.2016.7805781" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089959v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babiker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mouhamed Fadel K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Sarr Ndiaye" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sambou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785147v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01388100v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lagaza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996947" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie He" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2013.6663034" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784265v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sidibe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kathab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00087" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01436719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Sidibe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089586v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601038v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601226v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-B. Sidibe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassambara" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601218v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marin Vallejo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hennequin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Patricia Hernandez Lodui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2010.5641014" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089977v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601124v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kacem" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601237v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601234v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vargas Lozano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100701-2-PT-4012.00021" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601239v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iCECE.2010.1459" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601241v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089965v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601222v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-B. Sidibe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223868" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091013v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600944v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284154v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600937v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223731" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090993v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091020v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Ajavon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Edarh-Bossou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Assiamoua" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089999v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091048v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318967v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Doh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414066" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091072v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Wang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ueda" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ghaffari" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27672" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490601v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281800" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02652183v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan-Jing Li" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Sheng Qin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2006.275651" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091136v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091097v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper K Doh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091104v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320534" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091237v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panjing Li" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Qin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091250v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa A. Ndiaye" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091171v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091332v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091326v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Monovskaya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091300v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091284v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091304v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Agbossou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L. Doumbia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sousso K&#233;louwani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091293v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03091360v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091353v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091367v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHYCON.2003.1237073" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091382v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091346v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091377v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798642v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089136v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Ivanov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089083v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089073v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Bagrov" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088701v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A.O. Elegbede" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089050v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088714v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088709v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088674v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castellani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aly Ould Louly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088696v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Bykovsky" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088685v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meuwisse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauffreteau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gambey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088216v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Alain Amoussou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicarini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088313v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088322v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou T. Bah" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563592v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gallou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088323v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyo Koffi Edarh-Bossou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088200v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touzanne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798737v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088117v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonam Lincoln Baptista" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088133v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088104v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088130v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022771v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Tan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088065v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zwingelstein" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088064v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059568v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schreier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ragot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1995.555651" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088059v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201420v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1994.381359" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967099v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schreier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400301" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201435v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400272" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201433v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385047" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307458v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babiga Birregah" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonbeyin Henry Abanda" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04925363v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Chi Ban Ha" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Batako" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Bashir" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Lamine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80341-3_20" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059478v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_15" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059453v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramenah" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_21" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059461v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139687v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dit Bouran Sibide" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-493-7_64" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2F90A833249E58064C55FFCD5400A7F14B4DDBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053089v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28115-0_15" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601072v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Quynh" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Hoai An" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12101-2_42" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41CWLV16-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563436v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071381v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754443v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL110N" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kondo-h-adjallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7902-7991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060234849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6945-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangxiao Yuan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifen Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyan Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051550" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24206586" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan R. Assilevi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; S.A. Ajavon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17236141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04470889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-023-05518-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04138534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Chang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.113714" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudy Bilal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Yetilmezsoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Masdoua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoudjib Benterki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.09.046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04035873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaoluwa Demola Aladetola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Saadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062701" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03695492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouhang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.05.039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemei Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221075911" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Kiyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhang Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.07.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bahramian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119558" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9120315" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107173" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper K. Doh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2021.e00932" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMA.2020.108185" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03023092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif E.E. Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Stock" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief F. Babiker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.09.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Sidib&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khatab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharef Babikier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Zichil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.809-810.1528" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maen Atli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Zhouhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah H." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jmtm-04-2013-0045" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai An Le Thi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Tran Duc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2014.10.243" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Rebai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-012-0130-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089833v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Achour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0199-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0425-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HQVDXZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.10.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKV38MHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V. Kolokolov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Monovskaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2016043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5065-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3PGSQ3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyacharan Bhaskar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.08.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N57FKNZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1075378" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045126v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.10.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCWMKBW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ndiaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi P&#233;lop&#233; Adzakpa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR24" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kolokolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monovskaya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552510710753078" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91AFF70C6F00C1974DE7F5B965617E8737014963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L Joiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045168v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Joiner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JIMS.0000018029.60981.e6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNB0GBQ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02503785v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O.Charles Elegbede" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.807242" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2004.07.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elegbede" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2003.08.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051900v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.V. Kolokolov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Koschinsky" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.989912" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Kolokolov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav L Koschinsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03398665" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Philippe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201170v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Sachenko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS53288.2021.9661041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04098222v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803907" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS53288.2021.9660957" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare A. Ashagire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Bekele" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET52533.2021.9698573" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562331v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan Roland Assilevi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Ajavon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/thwildauensp.v1i.27" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607246" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Ashagire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET52533.2021.9698602" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04105583v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME52200.2021.9590952" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Ouamara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed) Maidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260549" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058638v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2019.8879842" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058605v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924384" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018770v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudy Ould Bilal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924231" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820670" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924402" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tangxiao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huafei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Huifen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924311" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi B.M. Amin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924232" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2018.8631700" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2018.8484434" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndongo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh M. F. Kebe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352329" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089947v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089950v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059200v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAM.2017.7889767" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089952v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monovskaya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059514v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095107" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089955v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould Bilal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sambou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ndiaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059484v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Coseru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095075" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785808v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341371" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785781v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Elhadi Elsideeg Ahmed" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babikir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341377" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS-SWS.2016.7805781" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089959v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babiker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mouhamed Fadel K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Sarr Ndiaye" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sambou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785147v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01388100v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lagaza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996947" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie He" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2013.6663034" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784265v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sidibe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kathab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00087" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01436719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Sidibe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089586v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601124v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kacem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601234v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vargas Lozano" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100701-2-PT-4012.00021" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601239v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iCECE.2010.1459" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601237v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601241v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-B. Sidibe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089965v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-B. Sidibe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089977v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601226v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassambara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601218v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marin Vallejo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hennequin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Patricia Hernandez Lodui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2010.5641014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600944v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600937v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223731" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284154v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090993v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091020v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Ajavon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Edarh-Bossou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Assiamoua" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089999v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496043v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223868" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091013v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318967v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Doh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414066" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091072v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lee" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ueda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ghaffari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27672" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091048v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490601v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281800" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02652183v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan-Jing Li" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Sheng Qin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2006.275651" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091136v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091097v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper K Doh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091104v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320534" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091171v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091250v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa A. Ndiaye" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091237v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panjing Li" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Qin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091332v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091326v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Monovskaya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091300v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091284v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091304v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Agbossou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L. Doumbia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sousso K&#233;louwani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091293v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091353v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03091360v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091367v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHYCON.2003.1237073" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091382v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091346v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091377v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798642v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089136v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Ivanov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089083v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088701v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A.O. Elegbede" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088714v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089050v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089073v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Bagrov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088674v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castellani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aly Ould Louly" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088696v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Bykovsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088685v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meuwisse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauffreteau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gambey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088709v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088216v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Alain Amoussou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicarini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563592v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gallou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088313v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088322v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou T. Bah" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088323v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyo Koffi Edarh-Bossou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088200v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touzanne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798737v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088133v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088104v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088130v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088117v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonam Lincoln Baptista" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022771v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Tan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088065v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zwingelstein" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088064v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059568v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schreier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ragot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1995.555651" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088059v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201420v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1994.381359" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967099v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schreier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400301" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201435v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400272" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201433v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385047" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307458v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babiga Birregah" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonbeyin Henry Abanda" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04925363v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Chi Ban Ha" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Batako" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Bashir" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Lamine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80341-3_20" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059478v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_15" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059461v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059453v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramenah" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_21" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139687v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dit Bouran Sibide" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-493-7_64" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2F90A833249E58064C55FFCD5400A7F14B4DDBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053089v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28115-0_15" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601072v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Quynh" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Hoai An" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12101-2_42" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41CWLV16-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563436v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071381v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754443v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL110N" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>