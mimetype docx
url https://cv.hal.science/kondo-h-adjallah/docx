--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1255,541 +1255,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient chatter fast and reliable detection method in high-speed milling process based on cumulative strategy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-delay estimation based dual model-free control with initial rectifying mechanism for parallel back-support exoskeleton parallel back-support exoskeleton for rehabilitation or power augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yemei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2022.05.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.107754632210759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10775463221075911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695492v1</w:t>
+                <w:t xml:space="preserve">hal-03617646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-delay estimation based dual model-free control with initial rectifying mechanism for parallel back-support exoskeleton parallel back-support exoskeleton for rehabilitation or power augmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kai Wang</w:t>
+                <w:t xml:space="preserve">Incipient chatter fast and reliable detection method in high-speed milling process based on cumulative strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoping Wang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.107754632210759. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, pp.397-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10775463221075911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2022.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617646v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind power conversion system model identification using adaptive neuro-fuzzy inference systems: A case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boudy Bilal</w:t>
+                <w:t xml:space="preserve">Thirty-six Full Matrix Forms of the Pascal Triangle: Derivation and Symmetry Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper K. Doh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emel Kiyan</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122089⟩</w:t>
+              <w:t xml:space="preserve">Scientific African</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.e00932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2021.e00932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356563v1</w:t>
+                <w:t xml:space="preserve">hal-03321158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaxEnt feature-based reliability model method for real-time detection of early chatter in high-speed milling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanqing Zhao</w:t>
+                <w:t xml:space="preserve">Wind power conversion system model identification using adaptive neuro-fuzzy inference systems: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudy Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zouhang Wang</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaan Yetilmezsoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emel Kiyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.07.022⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239 (Part B), pp.122089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018329v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of wind potential characteristics and techno-economic feasibility analysis of wind turbines for Northwest Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudy Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1798,128 +1785,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaan Yetilmezsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Bahramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emel Kiyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 218, pp.119558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Sampling Frequency Ratio on Mode Mixing Alleviation Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanqing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1928,320 +1915,333 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (12), pp.315. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines9120315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy model identification based on mixture distribution analysis for bearings remaining useful life estimation using small training data set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fei Huang</w:t>
+                <w:t xml:space="preserve">MaxEnt feature-based reliability model method for real-time detection of early chatter in high-speed milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhouhang Wang</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (2021), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03018325v1</w:t>
+                <w:t xml:space="preserve">hal-03018329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirty-six Full Matrix Forms of the Pascal Triangle: Derivation and Symmetry Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prosper K. Doh</w:t>
+                <w:t xml:space="preserve">Fuzzy model identification based on mixture distribution analysis for bearings remaining useful life estimation using small training data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Birregah</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific African</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.e00932. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148, pp.107173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2021.e00932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321158v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearings degradation monitoring indicators based on discarded projected space information and piecewise linear representation</w:t>
               </w:r>
@@ -2266,51 +2266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechatronics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), pp.23-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2806,235 +2806,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloured stochastic Petri nets modelling for the reliability and maintenance analysis of multi-state multi-unit systems</w:t>
+                <w:t xml:space="preserve">A difference of convex functions algorithm for optimal scheduling and real-time assignment of preventive maintenance jobs on parallel processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maen Atli</w:t>
+                <w:t xml:space="preserve">Hoai An Le Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Zhouhang</w:t>
+                <w:t xml:space="preserve">Quynh Tran Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo Adjallah H.</w:t>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (4), pp.476 - 490. </w:t>
+              <w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/jmtm-04-2013-0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/jimo.2014.10.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058469v1</w:t>
+                <w:t xml:space="preserve">hal-01387300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A difference of convex functions algorithm for optimal scheduling and real-time assignment of preventive maintenance jobs on parallel processors</w:t>
+                <w:t xml:space="preserve">Coloured stochastic Petri nets modelling for the reliability and maintenance analysis of multi-state multi-unit systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoai An Le Thi</w:t>
+                <w:t xml:space="preserve">Maen Atli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quynh Tran Duc</w:t>
+                <w:t xml:space="preserve">Wang Zhouhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Kondo Adjallah H.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (4), pp.476 - 490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/jimo.2014.10.243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/jmtm-04-2013-0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387300v1</w:t>
+                <w:t xml:space="preserve">hal-01058469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Jobs and Maintenance Activities on Parallel Machines</w:t>
               </w:r>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (3), pp.363-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3124,51 +3124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control law for timed marked graph constrained by marking exclusion constraint OR/AND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maen Atli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,51 +3245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial : Maintenance of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Special Issue on Intelligent and Cooperative Maintenance in Manufacturing Systems (ICMMS); Guest Editors: Nidhal Rezg and Kondo H. Adjallah, 21 (2), pp.175-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3349,51 +3349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3439,64 +3439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic approach to matrix forms of the Pascal triangle: The twelve triangular matrix forms and relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper K. Doh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3581,51 +3581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri V. Kolokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna V. Monovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (2), pp.483-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3653,393 +3653,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00600932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved branch-and-bound algorithm to minimize the weighted flowtime on identical parallel machines with family setup times</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+                <w:t xml:space="preserve">Agents Network on a Grid: An Approach with the Set of Circulant Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper K. Doh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11518-008-5065-y⟩</w:t>
+              <w:t xml:space="preserve">International journal of mathematical and computational methods (IJMCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (11), pp.879-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1075378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001211v1</w:t>
+                <w:t xml:space="preserve">hal-03044965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid open queuing network model approach for multi-threaded dataflow architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">An improved branch-and-bound algorithm to minimize the weighted flowtime on identical parallel machines with family setup times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.08.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (4), pp.446-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11518-008-5065-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045149v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents Network on a Grid: An Approach with the Set of Circulant Operators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prosper K. Doh</w:t>
+                <w:t xml:space="preserve">A hybrid open queuing network model approach for multi-threaded dataflow architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of mathematical and computational methods (IJMCM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31, pp.4098 - 4106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2008.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.1075378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03044965v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Set of Square Matrices with Circulant Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper K. Doh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4071,316 +4071,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid closed queuing network approach to model dataflow in networked distributed processors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Evaluation of maintenance parameters of a wind system of energy production per Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des Sciences pour l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.14-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045142v1</w:t>
+                <w:t xml:space="preserve">hal-03045179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of maintenance parameters of a wind system of energy production per Monte Carlo simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Niang</w:t>
+                <w:t xml:space="preserve">Minimizing Maintenance Cost Involving Flow-time and Tardiness Penalty with Unequal Release Dates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Adjallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. A. Ndiaye</w:t>
+                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Sciences pour l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 221 (1), pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/1748006XJRR24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045179v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Maintenance Cost Involving Flow-time and Tardiness Penalty with Unequal Release Dates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hybrid closed queuing network approach to model dataflow in networked distributed processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.119 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2007.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1243/1748006XJRR24⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058240v1</w:t>
+                <w:t xml:space="preserve">hal-03045142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time degradation monitoring and failure prediction of pulse energy conversion systems</w:t>
               </w:r>
@@ -4482,51 +4482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace based channel estimation for downlink W-CDMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,51 +4577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataflow modelling in distributed diagnostic processing systems: a closed queuing network model with single servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,51 +4672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataflow modelling in distributed diagnostic processing systems: a closed queuing network model with multiple servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4767,51 +4767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line maintenance job scheduling and assignment to resources in distributed systems by heuristic-based optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5013,51 +5013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new effective heuristic for the intelligent management of the preventive maintenance tasks of the distributed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5397,217 +5397,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de la qualité et diagnostic sur un train de laminage à chaud</w:t>
+                <w:t xml:space="preserve">Construction d'un observateur du taux d'humidité à la sortie d'un four de séchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Philippe</w:t>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bloch</w:t>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'automatique et de productique appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 5 (4), pp.67-83</w:t>
+              <w:t xml:space="preserve">Revue Générale de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 31 (365), pp.293-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051873v1</w:t>
+                <w:t xml:space="preserve">hal-00201170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un observateur du taux d'humidité à la sortie d'un four de séchage</w:t>
+                <w:t xml:space="preserve">Surveillance de la qualité et diagnostic sur un train de laminage à chaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Ragot</w:t>
+                <w:t xml:space="preserve">Denis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+                <w:t xml:space="preserve">Gérard Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 31 (365), pp.293-302</w:t>
+              <w:t xml:space="preserve">Revue d'automatique et de productique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 5 (4), pp.67-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201170v1</w:t>
+                <w:t xml:space="preserve">hal-03051873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5861,807 +5861,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Diagnosis in AHU System with Data Driven Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Issues of Intelligent Data Acquisition and Quality for Manufacturing Decision-Support in an Industry 4.0 Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangxiao Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linyan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.1375-1380, </w:t>
+              <w:t xml:space="preserve">2021 11th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cracow, France. pp.1200-1205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IDAACS53288.2021.9660957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098222v1</w:t>
+                <w:t xml:space="preserve">hal-03560912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues of Intelligent Data Acquisition and Quality for Manufacturing Decision-Support in an Industry 4.0 Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tangxiao Yuan</w:t>
+                <w:t xml:space="preserve">Fault Detection and Diagnosis in AHU System with Data Driven Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Masdoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Linyan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 11th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cracow, France. pp.1200-1205, </w:t>
+              <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.1375-1380, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDAACS53288.2021.9660957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560912v1</w:t>
+                <w:t xml:space="preserve">hal-04098222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design approach of a resilient standalone hybrid AC/DC microgrid of multisource renewable energy with risk reduction strategy</w:t>
+                <w:t xml:space="preserve">Optimal sizing of Hybrid energy Sources by Using Genetic Algorithm and Particle Swarm Optimization algorithms considering Life Cycle Cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amare A. Ashagire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kossigan R. Assilevi</w:t>
+                <w:t xml:space="preserve">Amare Ashagire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayité S.A. Ajavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getachew Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Cape Town, South Africa. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2021 International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Mauritius, Mauritius. pp.01-06, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECET52533.2021.9698573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECCME52200.2021.9590952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560878v1</w:t>
+                <w:t xml:space="preserve">hal-04105583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Intelligent System for Controlling and Balancing Renewable Energy Flows in an Autonomous Micro-Grid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayité Ajavon</w:t>
+                <w:t xml:space="preserve">Building Energy Optimization with MPC Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Masdoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd German-West African Conference on Sustainable, Renewable Energy Systems (SusRES 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52825/thwildauensp.v1i.27⟩</w:t>
+              <w:t xml:space="preserve">2021 25th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Iasi, Romania. pp.119-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC52150.2021.9607246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562331v1</w:t>
+                <w:t xml:space="preserve">hal-03560905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Energy Optimization with MPC Controller</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Design approach of a resilient standalone hybrid AC/DC microgrid of multisource renewable energy with risk reduction strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amare A. Ashagire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossigan R. Assilevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayité S.A. Ajavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getachew Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 25th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC52150.2021.9607246⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cape Town, South Africa. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECET52533.2021.9698573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560905v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Design Approach of Hybrid AC/DC Microgrid System Based on Resilience Index and Lifecycle Cost Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of an Intelligent System for Controlling and Balancing Renewable Energy Flows in an Autonomous Micro-Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossigan Roland Assilevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amare Ashagire</w:t>
+                <w:t xml:space="preserve">Ayité Ajavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Getachew Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Cape Town, South Africa. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2nd German-West African Conference on Sustainable, Renewable Energy Systems (SusRES 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Kara, Togo. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECET52533.2021.9698602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52825/thwildauensp.v1i.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560895v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing of Hybrid energy Sources by Using Genetic Algorithm and Particle Swarm Optimization algorithms considering Life Cycle Cost</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">A New Design Approach of Hybrid AC/DC Microgrid System Based on Resilience Index and Lifecycle Cost Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amare Ashagire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getachew Bekele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Mauritius, Mauritius. pp.01-06, </w:t>
+              <w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cape Town, South Africa. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECCME52200.2021.9590952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECET52533.2021.9698602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105583v1</w:t>
+                <w:t xml:space="preserve">hal-03560895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection and Isolation Current Sensor of Electrical Powertrain System</w:t>
               </w:r>
@@ -6781,51 +6781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of Impedance Distance Relay for Fault Location and Protection of Single Wire Earth Return Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amare Ashagire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,51 +6924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.60-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7145,51 +7145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1550-1555, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7262,51 +7262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.662-667, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7392,51 +7392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Huifen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Zhouhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 10th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.953-958, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7717,51 +7717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Mechatronics and Automation (ICMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Changchun, China. pp.1389-1394, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7821,51 +7821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ndongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7968,51 +7968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMEM'2017 the 6th International Conference on Mechanical Engineering and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8076,51 +8076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMEM'2017 the 6th International Conference on Mechanical Engineering and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8158,51 +8158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the reliability, maintainability and safety data collection process through lifecycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Orlando, FL, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8716,51 +8716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 8th International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9425,51 +9425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Petri nets for modeling and control of multi-source energy conversion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Lagaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9529,64 +9529,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New paradigm for lifecycle data collection for eco-management of distributed units of a multi-sources renewable energy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouhang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maen Atli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9659,51 +9659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kathab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IFAC IMS’2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Sao Paulo, Brazil. pp.306 - 311, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9990,2136 +9990,2136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Jobs and Preventive Maintenance Activities on Parallel Machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">The Control Policy of Marking Exclusion Constraint applying on Marked Graph Partially controllable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maen Atli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th WSEAS International Conference on Applied Computer Science - ACS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Iwate, Japan</w:t>
+              <w:t xml:space="preserve">4ème Congrès International Francophone de Mécanique Avancée - CIFMA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Alep, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00601124v1</w:t>
+                <w:t xml:space="preserve">inria-00601038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensors Network Management for Health Condition Data Coverage on Large-scale Infrastructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+                <w:t xml:space="preserve">Approach of Data and Information collection for the Decision Support in Industrial Asset Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IFAC Workshop on Advanced Maintenance Engineering, Services and Technology - A-MEST'10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">V Congresso Colombiano de Computacion 2010 (CCC2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cartagena de Indias, Colombia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601234v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifecycle data collection process issues and modeling for equipment's health monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Optimisation d'un plan de maintenance preventive application aux installations de l'EDM-SA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I-B. Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kassambara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical and Control Engineering - ICECE 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Mali Symposium on Applied Sciences - MSAS'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Bamako, Mali</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601239v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and information collection process modeling for product lifecycle and health management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Fuzzy expert system for the control of a multicarburant internal combustion engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Marin Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Patricia Hernandez Lodui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Product Lifecycle Management Conference - PLM10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Emerging Technologies and Factory Automation - ETFA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bilbao, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2010.5641014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601237v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des fonctions densité de probabilité de défaillance/ réparation par la méthode du noyau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Scheduling Jobs and Preventive Maintenance Activities on Parallel Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium International sur la Maintenance et la Maîtrise des Risques - MMR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">10th WSEAS International Conference on Applied Computer Science - ACS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Iwate, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601241v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the extraction of relevant health information of equipment for optimizing their performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Sensors Network Management for Health Condition Data Coverage on Large-scale Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Vargas Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 International Conference on Electrical and Control Engineering - ICECE 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First IFAC Workshop on Advanced Maintenance Engineering, Services and Technology - A-MEST'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100701-2-PT-4012.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089965v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel method for estimating the density function of random processes in repairable components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Lifecycle data collection process issues and modeling for equipment's health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress on Engineering Asset Management - WCEAM'2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electrical and Control Engineering - ICECE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Wuhan, China. pp.5814 - 5817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iCECE.2010.1459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601222v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Control Policy of Marking Exclusion Constraint applying on Marked Graph Partially controllable</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Estimation des fonctions densité de probabilité de défaillance/ réparation par la méthode du noyau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I-B. Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International Francophone de Mécanique Avancée - CIFMA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Alep, Syria</w:t>
+              <w:t xml:space="preserve">3ème Symposium International sur la Maintenance et la Maîtrise des Risques - MMR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601038v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach of Data and Information collection for the Decision Support in Industrial Asset Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Data and information collection process modeling for product lifecycle and health management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Congresso Colombiano de Computacion 2010 (CCC2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cartagena de Indias, Colombia</w:t>
+              <w:t xml:space="preserve">7th International Product Lifecycle Management Conference - PLM10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089977v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un plan de maintenance preventive application aux installations de l'EDM-SA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Kassambara</w:t>
+                <w:t xml:space="preserve">About the extraction of relevant health information of equipment for optimizing their performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Mali Symposium on Applied Sciences - MSAS'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Bamako, Mali</w:t>
+              <w:t xml:space="preserve">2010 International Conference on Electrical and Control Engineering - ICECE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601226v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy expert system for the control of a multicarburant internal combustion engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Kernel method for estimating the density function of random processes in repairable components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-B. Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Emerging Technologies and Factory Automation - ETFA'2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th World Congress on Engineering Asset Management - WCEAM'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Brisbane, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00601218v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00601222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements and issues of data and Information for the decision support in industrial asset management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Lower bounds for earliness-tardiness minimization on a single machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering - CIE'39</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.23-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00600944v1</w:t>
+                <w:t xml:space="preserve">hal-02496043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative diagnosis strategy for predictive maintenance decision support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Nécessité d’une approche systémique de l’étude de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering - CIE'39</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop International DMD'2009 Diagnostic et Maintenance Décentralisée : Maîtrise des Infrastructures des Eaux et des Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Yaoundé, Cameroun</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223731⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00600937v1</w:t>
+                <w:t xml:space="preserve">hal-03091013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for FSM based multi-model approach to interconnected components' network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Requirements and issues of data and Information for the decision support in industrial asset management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Systems, Man and Cybernetics - SMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San Antonio, United States. pp.1219-1223</w:t>
+              <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering - CIE'39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284154v1</w:t>
+                <w:t xml:space="preserve">inria-00600944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du risque pour une approche systémique de la sécurité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Cumulative diagnosis strategy for predictive maintenance decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International Performances et Nouvelles Technologies en Maintenance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering - CIE'39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1216 - 1219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090993v1</w:t>
+                <w:t xml:space="preserve">inria-00600937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la maintenance préventive : revue de littérature et application à la détermination d’un calendrier optimal de remplacement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+                <w:t xml:space="preserve">Etude du risque pour une approche systémique de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop International DMD'2009 Diagnostic et Maintenance Décentralisée : Maîtrise des Infrastructures des Eaux et des Energies Renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">4ème Congrès International Performances et Nouvelles Technologies en Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Autran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091020v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimising the cost of scheduling maintenance tasks on a single machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Kacem</w:t>
+                <w:t xml:space="preserve">A framework for FSM based multi-model approach to interconnected components' network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Concurrent Engineering Conference 2009 (ECEC’2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Technology Institute, Apr 2009, Bruges, Belgium. pp.115</w:t>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Systems, Man and Cybernetics - SMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Antonio, United States. pp.1219-1223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089999v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds for earliness-tardiness minimization on a single machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imed Kacem</w:t>
+                <w:t xml:space="preserve">Optimisation de la maintenance préventive : revue de littérature et application à la détermination d’un calendrier optimal de remplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayi Ajavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Edarh-Bossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kofi Assiamoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Engineering (CIE39)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop International DMD'2009 Diagnostic et Maintenance Décentralisée : Maîtrise des Infrastructures des Eaux et des Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Yaoundé, Cameroun</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496043v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nécessité d’une approche systémique de l’étude de la sécurité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimising the cost of scheduling maintenance tasks on a single machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop International DMD'2009 Diagnostic et Maintenance Décentralisée : Maîtrise des Infrastructures des Eaux et des Energies Renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">European Concurrent Engineering Conference 2009 (ECEC’2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Technology Institute, Apr 2009, Bruges, Belgium. pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091013v1</w:t>
+                <w:t xml:space="preserve">hal-03089999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid systems monitoring and assessment using finite state machines with median symmetry operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">New tools for distributed diagnosis and preventive maintenance decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Prosper Doh</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7e Congrès International de Génie Industriel - CIGI'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318967v1</w:t>
+                <w:t xml:space="preserve">hal-03091048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engine Health Assessment and Prediction Using the Group Method of Data Handling and the Method of Match Matrix: Autoregressive Moving Average</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Masoud Ghaffari</w:t>
+                <w:t xml:space="preserve">Grid systems monitoring and assessment using finite state machines with median symmetry operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kofi Assiamoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Doh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2007: Power for Land, Sea, and Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2007-27672⟩</w:t>
+              <w:t xml:space="preserve">2007 IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montreal, Canada. pp.741-746, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4414066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091072v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools for distributed diagnosis and preventive maintenance decision support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Birregah</w:t>
+                <w:t xml:space="preserve">Engine Health Assessment and Prediction Using the Group Method of Data Handling and the Method of Match Matrix: Autoregressive Moving Average</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès International de Génie Industriel - CIGI'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2007: Power for Land, Sea, and Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montreal, Quebec, Canada. pp.697-702, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2007-27672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091048v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved branch and bound algorithm for solving the identical parallel machnmes scheduling problem with family setup times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12231,51 +12231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE International Conference on Industrial Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Singapore, Singapore. pp.725-730, </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12309,77 +12309,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement sur machines parallèles identiques avec temps de préparation par famille : application à la gestion des tâches de maintenance préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12404,51 +12404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Twelve Triangular Matrix Forms of the Pascal Triangle: a Systematic Approach with the Set of Circulant Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper K Doh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12499,51 +12499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Diagnosis Algorithms for Real-time Scheduling on Distributed Processors in Support to e-Maintenance Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12597,312 +12597,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-state Markov model for chi-square (central) SNR variations in A-CDMA systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+                <w:t xml:space="preserve">Diagnosis task decomposition for complex equipment remote monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panjing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiansheng Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 8th IASTED International Conference on Intelligent Systems and Control (ISC’2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Cambridge, United States. pp.323-328</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Génie Industriel : Le génie Industriel, facteur d'équilibre face aux enjeux de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091171v1</w:t>
+                <w:t xml:space="preserve">hal-03091237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de tâches de diagnostic à base d’un système distribué</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boubacar Niang</w:t>
+                <w:t xml:space="preserve">Finite-state Markov model for chi-square (central) SNR variations in A-CDMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Papa A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International Performances et Nouvelles Technologies en Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Marrakech, Maroc. pp.CDROM</w:t>
+              <w:t xml:space="preserve">the 8th IASTED International Conference on Intelligent Systems and Control (ISC’2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Cambridge, United States. pp.323-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091250v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis task decomposition for complex equipment remote monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+                <w:t xml:space="preserve">Gestion de tâches de diagnostic à base d’un système distribué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+                <w:t xml:space="preserve">Papa A. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Génie Industriel : Le génie Industriel, facteur d'équilibre face aux enjeux de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès International Performances et Nouvelles Technologies en Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Marrakech, Maroc. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091237v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse system dynamics forecasting using on-line time series data</w:t>
               </w:r>
@@ -12977,506 +12977,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of an intelligent algorithm forming for degradation monitoring and forecasting in PECS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.V. Monovskaya</w:t>
+                <w:t xml:space="preserve">Monte-Carlo simulation and flow-time minimization with set-up times and unequal release dates for maintenance planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS'2004 - International Conference on Intelligent Maintenance Systems: Advances in Maintenance and Modeling, Simulation, and Intelligent Monitoring of Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Arles, France. pp.CDROM, ISBN: 2-9522453-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091326v1</w:t>
+                <w:t xml:space="preserve">hal-03091284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of wireless multiple access communications using punctured codes over slowly fading channels in distributed diagnostic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy management based on the state-of-charge control strategy in a photovoltaic-wind plant with hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Agbossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou L. Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sousso Kélouwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS'2004 - International Conference on Intelligent Maintenance Systems: Advances in Maintenance and Modeling, Simulation, and Intelligent Monitoring of Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Arles, France. pp.CDROM, ISBN: 2-9522453-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091300v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the cost of maintenance activities involving flow-time and tardiness penalties with unequal release dates and set-up times</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
+                <w:t xml:space="preserve">Principles of an intelligent algorithm forming for degradation monitoring and forecasting in PECS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.V. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Monovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARCON'2004 - Maintenance and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Knoxville, Tennessee, United States</w:t>
+              <w:t xml:space="preserve">IMS'2004 - International Conference on Intelligent Maintenance Systems: Advances in Maintenance and Modeling, Simulation, and Intelligent Monitoring of Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Arles, France. pp.CDROM, ISBN: 2-9522453-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091263v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo simulation and flow-time minimization with set-up times and unequal release dates for maintenance planning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of wireless multiple access communications using punctured codes over slowly fading channels in distributed diagnostic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS'2004 - International Conference on Intelligent Maintenance Systems: Advances in Maintenance and Modeling, Simulation, and Intelligent Monitoring of Degradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Arles, France. pp.CDROM, ISBN: 2-9522453-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091284v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management based on the state-of-charge control strategy in a photovoltaic-wind plant with hydrogen storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sousso Kélouwani</w:t>
+                <w:t xml:space="preserve">Minimizing the cost of maintenance activities involving flow-time and tardiness penalties with unequal release dates and set-up times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS'2004 - International Conference on Intelligent Maintenance Systems: Advances in Maintenance and Modeling, Simulation, and Intelligent Monitoring of Degradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Arles, France. pp.CDROM, ISBN: 2-9522453-0-4</w:t>
+              <w:t xml:space="preserve">MARCON'2004 - Maintenance and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Knoxville, Tennessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091304v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling scheduled data flow architecture in e-diagnosis networks: an open queuing network model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhyacharan Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13514,51 +13514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation du temps de séjour pondéré avec dates de disponibilité inégales des tâches : application à la maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13590,213 +13590,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the Total Weighted Flow-time of Jobs with Set-up Times and Unequal Release Dates: Application to Minimizing Maintenance Operations Cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An identification of pulse system dynamics on the basis of fractal regularity use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.V. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Monovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESA'2003 Multiconference on Computational Engineering in Systems Applications with IMACS and IEEE/SMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PhysCon 2003 International Conference "Physics and Control"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Saint Petersburg, Russia. pp.1184-1188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PHYCON.2003.1237073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091360v1</w:t>
+                <w:t xml:space="preserve">hal-03091367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An identification of pulse system dynamics on the basis of fractal regularity use</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimizing the Total Weighted Flow-time of Jobs with Set-up Times and Unequal Release Dates: Application to Minimizing Maintenance Operations Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhysCon 2003 International Conference "Physics and Control"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CESA'2003 Multiconference on Computational Engineering in Systems Applications with IMACS and IEEE/SMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Lille, France. pp.CD-ROM S3-R-00-0046: S3-FA-1-F1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PHYCON.2003.1237073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03091367v1</w:t>
+                <w:t xml:space="preserve">hal-03091360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de gestion décentralisée et à distance de la maintenance d'un système réparti</w:t>
               </w:r>
@@ -13851,51 +13851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation du temps de séjour avec dates de disponibilité inégales des tâches et set-ups : application à la maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13933,51 +13933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the total weighted flow-time of jobs with set-up times and unequal release dates: Application to minimizing maintenance operations cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14015,51 +14015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme On-line d'Allocation de Ressources Aux Systèmes Répartis par Optimisation Multicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14123,51 +14123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach to remote maintenance management of distributed industrial complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Pélopé Adzakpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14320,813 +14320,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic availability allocation with genetic algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric optimization of pulse energy conversion systems on the base of bifurcation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.V. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Koschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
+                <w:t xml:space="preserve">V.V. Bagrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCS'2000 the International Conference on Montecarlo Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MCS'2000 the International Conference on Montecarlo Simulation, Jun 2000, Monaco, Monaco. pp.97-104</w:t>
+              <w:t xml:space="preserve">ICNNAI'2001 the 2nd International Conference on Neural Networks and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Minsk, Belarus. pp.50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088701v1</w:t>
+                <w:t xml:space="preserve">hal-03089073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of k/n-serial systems reliability by using genetic algorithms: three possible formulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Elegbede</w:t>
+                <w:t xml:space="preserve">Asymptotic availability allocation with genetic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Annecy, France. pp.192-199</w:t>
+              <w:t xml:space="preserve">MCS'2000 the International Conference on Montecarlo Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MCS'2000 the International Conference on Montecarlo Simulation, Jun 2000, Monaco, Monaco. pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088714v1</w:t>
+                <w:t xml:space="preserve">hal-03088701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et modélisation des vibrations mécaniques des systèmes électromécaniques de conversion d'énergie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y.V. Kolokolov</w:t>
+                <w:t xml:space="preserve">Optimization of k/n-serial systems reliability by using genetic algorithms: three possible formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Troyes, France. pp.999-1002</w:t>
+              <w:t xml:space="preserve">4ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Annecy, France. pp.192-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089050v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric optimization of pulse energy conversion systems on the base of bifurcation approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale et modélisation des vibrations mécaniques des systèmes électromécaniques de conversion d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Koschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.V. Kolokolov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V.V. Bagrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNNAI'2001 the 2nd International Conference on Neural Networks and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Minsk, Belarus. pp.50-54</w:t>
+              <w:t xml:space="preserve">3ème Conférence Francophone de MOdélisation et SIMulation - MOSIM'01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Troyes, France. pp.999-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089073v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et optimisation des stocks de rechanges d’un système industriel réparti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mathematical problems of forecasting adequacy of emergency situations in the dynamics of the pulse energy conversion systems when using bifurcation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri V. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav L Koschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Aly Ould Louly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National de Fiabilité &amp; Maintenabilité - λμ12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut pour la maîtrise des risques - IMDR, Mar 2000, Montpellier, France. pp.B8.3</w:t>
+              <w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Victor Segalen, Jul 2000, Bordeaux, France. pp.603-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088674v1</w:t>
+                <w:t xml:space="preserve">hal-03088709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the adequacy of bifurcation approach to emergencies forecasting in dynamics of pulse energy conversion systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et optimisation des stocks de rechanges d’un système industriel réparti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aly Ould Louly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maintenance and Reliability Conference - MARCON'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Knoxville, Tennessee, United States. pp.18.01-18.12</w:t>
+              <w:t xml:space="preserve">12e Colloque National de Fiabilité &amp; Maintenabilité - λμ12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la maîtrise des risques - IMDR, Mar 2000, Montpellier, France. pp.B8.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088696v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management de la croissance de maintenabilité d’un système</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the adequacy of bifurcation approach to emergencies forecasting in dynamics of pulse energy conversion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri V. Kolokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav L Koschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor V. Bykovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gambey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National de Fiabilité &amp; Maintenabilité - λμ12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut pour la maîtrise des risques - IMDR, Mar 2000, Montpellier, France. pp.C5.3</w:t>
+              <w:t xml:space="preserve">Maintenance and Reliability Conference - MARCON'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Knoxville, Tennessee, United States. pp.18.01-18.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088685v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mathematical problems of forecasting adequacy of emergency situations in the dynamics of the pulse energy conversion systems when using bifurcation approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management de la croissance de maintenabilité d’un système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Meuwisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gambey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Victor Segalen, Jul 2000, Bordeaux, France. pp.603-606</w:t>
+              <w:t xml:space="preserve">12e Colloque National de Fiabilité &amp; Maintenabilité - λμ12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la maîtrise des risques - IMDR, Mar 2000, Montpellier, France. pp.C5.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088709v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information modelling for the assessment of a database quality</w:t>
               </w:r>
@@ -15315,51 +15315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability allocation to systems components following Weibull law using genetic algorithms and simulated annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15397,51 +15397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy Approach to Allocate Reliability to Systems Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15518,51 +15518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou T. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyo Koffi Edarh-Bossou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15784,368 +15784,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art in reliability allocation: a comparative study on a mechanical system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
+                <w:t xml:space="preserve">Computer-Aided Design Atelier for Teaching and Industrial Training Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonam Lincoln Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL'98 - European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Jun 1998, Trondheim, Norway. pp.501-508</w:t>
+              <w:t xml:space="preserve">SEFI Annual Conference on Entrepreneurship, Management and Engineering Education 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helsinki University of Technology, Sep 1998, Helsinki, Finland. pp.107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088133v1</w:t>
+                <w:t xml:space="preserve">hal-03088117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la sensibilité des méthodes d’allocation de fiabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Elegbede</w:t>
+                <w:t xml:space="preserve">State of the art in reliability allocation: a comparative study on a mechanical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A.O. Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National de Fiabilité &amp; Maintenabilité - λμ11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des électriciens et des électroniciens, Paris, France; Institut de sûreté de fonctionnement, France; CEA, Paris, France, Sep 1998, Arcachon, France. pp.252-263</w:t>
+              <w:t xml:space="preserve">ESREL'98 - European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Jun 1998, Trondheim, Norway. pp.501-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088104v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability databases: principles and construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Touzanne</w:t>
+                <w:t xml:space="preserve">Etude de la sensibilité des méthodes d’allocation de fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL'98 - European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Jun 1998, Trondheim, Norway. pp.1023-1032</w:t>
+              <w:t xml:space="preserve">11e Colloque National de Fiabilité &amp; Maintenabilité - λμ11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des électriciens et des électroniciens, Paris, France; Institut de sûreté de fonctionnement, France; CEA, Paris, France, Sep 1998, Arcachon, France. pp.252-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088130v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Aided Design Atelier for Teaching and Industrial Training Needs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonam Lincoln Baptista</w:t>
+                <w:t xml:space="preserve">Reliability databases: principles and construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Touzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI Annual Conference on Entrepreneurship, Management and Engineering Education 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Helsinki University of Technology, Sep 1998, Helsinki, Finland. pp.107-111</w:t>
+              <w:t xml:space="preserve">ESREL'98 - European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRA - European Safety and Reliability Association, Jun 1998, Trondheim, Norway. pp.1023-1032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088117v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observateurs flous pour l'estimation d'état robuste des systèmes dynamiques</w:t>
               </w:r>
@@ -16170,51 +16170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easter Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16360,51 +16360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy gain adaptive observers for robust fault detection in dynamic process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Zwingelstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16436,213 +16436,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ARX fuzzy models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+                <w:t xml:space="preserve">Non-linear observers - application to state estimation of a chemical process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on fuzzy technologies in automation and intelligent systems, Fuzzy Duisburg'95</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Albany, United States. pp.113-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.1995.555651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088064v1</w:t>
+                <w:t xml:space="preserve">hal-03059568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear observers - application to state estimation of a chemical process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Ragot</w:t>
+                <w:t xml:space="preserve">Identification of ARX fuzzy models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International workshop on fuzzy technologies in automation and intelligent systems, Fuzzy Duisburg'95</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Duisburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCA.1995.555651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03059568v1</w:t>
+                <w:t xml:space="preserve">hal-03088064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear observer using fuzzy gain adaptation</w:t>
               </w:r>
@@ -16723,51 +16723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE Conference on Control Applications, CCA'94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Glasgow, United Kingdom. pp.1115-1120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16827,51 +16827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Schreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, San Antonio, TX, United States. pp.2821-2826, </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16905,51 +16905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control design for loop transfer recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17022,51 +17022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection in nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17506,261 +17506,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Modeling and Monte Carlo-Based Simulation for Optimal Wireless Sensor Networks Lifetime Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
+                <w:t xml:space="preserve">Temperature Effects on Photovoltaic Energy Output Under Real Conditions: Weibull Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ramenah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camel Tanougast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data-Driven Modeling for Sustainable Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.69-83, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_6⟩</w:t>
+              <w:t xml:space="preserve">, pp.267-284, 2019, 978-3-030-13697-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059461v1</w:t>
+                <w:t xml:space="preserve">hal-03059453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Effects on Photovoltaic Energy Output Under Real Conditions: Weibull Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camel Tanougast</w:t>
+                <w:t xml:space="preserve">Reliability Modeling and Monte Carlo-Based Simulation for Optimal Wireless Sensor Networks Lifetime Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousif E.E. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharef Babikier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data-Driven Modeling for Sustainable Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.267-284, 2019, 978-3-030-13697-0. </w:t>
+              <w:t xml:space="preserve">, pp.69-83, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059453v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Kernel Method for Modelling Failure Probability Density Functions</w:t>
               </w:r>
@@ -17979,51 +17979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Duc Quynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Hoai An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo-Hloindo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ngoc Thanh Nguyen and Manh Thanh Le and Jerzy Swiatek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Information and Database Systems Second International Conference, ACIIDS Proceedings part II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5991, Springer, pp.410-419, 2010, Lecture Notes in Computer Science, 978-3-642-12100-5. </w:t>
@@ -18200,77 +18200,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un système de surveillance de la partie finisseur d'un train de laminage à chaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAN. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18485,51 +18485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A31D86AA"/>
+    <w:nsid w:val="24C7B42E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18716,51 +18716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kondo-h-adjallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7902-7991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060234849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6945-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangxiao Yuan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifen Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyan Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051550" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24206586" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan R. Assilevi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; S.A. Ajavon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17236141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04470889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-023-05518-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04138534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Chang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.113714" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudy Bilal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Yetilmezsoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Masdoua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoudjib Benterki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.09.046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04035873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaoluwa Demola Aladetola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Saadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062701" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03695492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouhang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.05.039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemei Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221075911" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Kiyan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhang Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.07.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bahramian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119558" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9120315" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107173" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper K. Doh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2021.e00932" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMA.2020.108185" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03023092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif E.E. Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Stock" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief F. Babiker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.09.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Sidib&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khatab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharef Babikier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Zichil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.809-810.1528" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maen Atli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Zhouhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah H." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jmtm-04-2013-0045" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai An Le Thi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Tran Duc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2014.10.243" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Rebai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-012-0130-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089833v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Achour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0199-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0425-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HQVDXZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.10.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKV38MHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V. Kolokolov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Monovskaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2016043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001211v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5065-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3PGSQ3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyacharan Bhaskar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.08.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N57FKNZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1075378" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045126v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.10.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCWMKBW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ndiaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi P&#233;lop&#233; Adzakpa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR24" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kolokolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monovskaya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552510710753078" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91AFF70C6F00C1974DE7F5B965617E8737014963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L Joiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045168v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Joiner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JIMS.0000018029.60981.e6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNB0GBQ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02503785v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O.Charles Elegbede" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.807242" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2004.07.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elegbede" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2003.08.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051900v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.V. Kolokolov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Koschinsky" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.989912" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Kolokolov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav L Koschinsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03398665" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Philippe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201170v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Sachenko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS53288.2021.9661041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04098222v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803907" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS53288.2021.9660957" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare A. Ashagire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Bekele" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET52533.2021.9698573" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562331v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan Roland Assilevi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Ajavon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/thwildauensp.v1i.27" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607246" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Ashagire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET52533.2021.9698602" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04105583v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME52200.2021.9590952" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Ouamara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed) Maidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260549" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058638v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2019.8879842" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058605v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924384" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018770v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudy Ould Bilal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924231" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820670" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924402" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tangxiao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huafei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Huifen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924311" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi B.M. Amin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924232" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2018.8631700" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2018.8484434" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndongo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh M. F. Kebe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352329" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089947v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089950v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059200v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAM.2017.7889767" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089952v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monovskaya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059514v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095107" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089955v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould Bilal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sambou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ndiaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059484v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Coseru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095075" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785808v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341371" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785781v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Elhadi Elsideeg Ahmed" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babikir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341377" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS-SWS.2016.7805781" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089959v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babiker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mouhamed Fadel K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Sarr Ndiaye" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sambou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785147v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01388100v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lagaza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996947" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie He" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2013.6663034" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784265v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sidibe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kathab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00087" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01436719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Sidibe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089586v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601124v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kacem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601234v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vargas Lozano" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100701-2-PT-4012.00021" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601239v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iCECE.2010.1459" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601237v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601241v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-B. Sidibe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089965v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-B. Sidibe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089977v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601226v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassambara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601218v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marin Vallejo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hennequin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Patricia Hernandez Lodui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2010.5641014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600944v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600937v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223731" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284154v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090993v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091020v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Ajavon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Edarh-Bossou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Assiamoua" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089999v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496043v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223868" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091013v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318967v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Doh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414066" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091072v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lee" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ueda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ghaffari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27672" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091048v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490601v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281800" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02652183v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan-Jing Li" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Sheng Qin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2006.275651" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091136v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091097v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper K Doh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091104v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320534" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091171v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091250v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa A. Ndiaye" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091237v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panjing Li" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Qin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091332v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091326v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Monovskaya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091300v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091284v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091304v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Agbossou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L. Doumbia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sousso K&#233;louwani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091293v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091353v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03091360v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091367v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHYCON.2003.1237073" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091382v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091346v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091377v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798642v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089136v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Ivanov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089083v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088701v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A.O. Elegbede" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088714v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089050v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089073v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Bagrov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088674v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castellani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aly Ould Louly" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088696v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Bykovsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088685v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meuwisse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauffreteau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gambey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088709v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088216v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Alain Amoussou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicarini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563592v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gallou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088313v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088322v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou T. Bah" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088323v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyo Koffi Edarh-Bossou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088200v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touzanne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798737v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088133v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088104v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088130v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088117v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonam Lincoln Baptista" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022771v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Tan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088065v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zwingelstein" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088064v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059568v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schreier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ragot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1995.555651" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088059v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201420v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1994.381359" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967099v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schreier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400301" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201435v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400272" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201433v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385047" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307458v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babiga Birregah" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonbeyin Henry Abanda" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04925363v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Chi Ban Ha" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Batako" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Bashir" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Lamine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80341-3_20" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059478v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_15" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059461v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059453v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramenah" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_21" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139687v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dit Bouran Sibide" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-493-7_64" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2F90A833249E58064C55FFCD5400A7F14B4DDBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053089v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28115-0_15" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601072v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Quynh" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Hoai An" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12101-2_42" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41CWLV16-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563436v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071381v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754443v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL110N" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kondo-h-adjallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7902-7991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060234849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6945-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangxiao Yuan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifen Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyan Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051550" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24206586" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan R. Assilevi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; S.A. Ajavon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17236141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04470889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-023-05518-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04138534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyu Chang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.113714" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudy Bilal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Yetilmezsoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.126159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Masdoua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoudjib Benterki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.09.046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04035873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaoluwa Demola Aladetola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Saadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062701" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemei Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouhang Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221075911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03695492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.05.039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper K. Doh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2021.e00932" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03356563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Kiyan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122089" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bahramian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119558" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9120315" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhang Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.07.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107173" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMA.2020.108185" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03023092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif E.E. Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Stock" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief F. Babiker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.09.049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Sidib&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khatab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharef Babikier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Zichil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.809-810.1528" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai An Le Thi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Tran Duc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2014.10.243" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maen Atli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Zhouhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah H." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jmtm-04-2013-0045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Rebai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-012-0130-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089833v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Achour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0199-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0425-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HQVDXZW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2009.10.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKV38MHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V. Kolokolov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V. Monovskaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2016043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1075378" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5065-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3PGSQ3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhyacharan Bhaskar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2008.08.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N57FKNZT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045126v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Niang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adjallah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ndiaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi P&#233;lop&#233; Adzakpa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR24" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2007.10.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGCWMKBW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kolokolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Monovskaya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552510710753078" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91AFF70C6F00C1974DE7F5B965617E8737014963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L Joiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03045168v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Joiner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joiner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JIMS.0000018029.60981.e6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MNB0GBQ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02503785v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O.Charles Elegbede" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.807242" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053006v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2004.07.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03052854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elegbede" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2003.08.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051900v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.V. Kolokolov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Koschinsky" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.989912" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Kolokolov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav L Koschinsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03398665" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201170v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03051873v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Philippe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524262v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Sachenko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS53288.2021.9661041" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS53288.2021.9660957" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04098222v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803907" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04105583v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare Ashagire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Bekele" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCME52200.2021.9590952" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560905v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC52150.2021.9607246" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560878v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amare A. Ashagire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET52533.2021.9698573" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562331v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossigan Roland Assilevi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Ajavon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/thwildauensp.v1i.27" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03560895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET52533.2021.9698602" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Ouamara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed) Maidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260549" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058638v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2019.8879842" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058605v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924384" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018770v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudy Ould Bilal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924231" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820670" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924402" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tangxiao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huafei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Huifen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924311" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058599v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi B.M. Amin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2019.8924232" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2018.8631700" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMA.2018.8484434" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndongo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh M. F. Kebe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352329" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089947v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089950v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059200v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAM.2017.7889767" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089952v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monovskaya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059514v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095107" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089955v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould Bilal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sambou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ndiaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059484v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Coseru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2017.8095075" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785808v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341371" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785781v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousif Elhadi Elsideeg Ahmed" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babikir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2015.7341377" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089954v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS-SWS.2016.7805781" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089959v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Babiker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mouhamed Fadel K&#233;b&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Sarr Ndiaye" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sambou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785147v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01388100v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lagaza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996947" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie He" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAACS.2013.6663034" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784265v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sidibe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kathab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130522-3-BR-4036.00087" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01436719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Sidibe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khatab" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089586v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601038v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089977v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601226v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-B. Sidibe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassambara" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Marin Vallejo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hennequin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Patricia Hernandez Lodui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2010.5641014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601124v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kacem" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601234v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vargas Lozano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100701-2-PT-4012.00021" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601239v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iCECE.2010.1459" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601241v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601237v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089965v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601222v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-B. Sidibe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02496043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223868" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091013v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600944v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223731" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090993v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284154v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091020v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayi Ajavon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Edarh-Bossou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Assiamoua" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089999v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091048v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318967v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Doh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414066" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091072v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Wang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ueda" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ghaffari" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27672" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490601v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281800" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02652183v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan-Jing Li" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Sheng Qin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2006.275651" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091136v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091097v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper K Doh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091104v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320534" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091237v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panjing Li" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Qin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091171v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091250v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa A. Ndiaye" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091332v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091284v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091304v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Agbossou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L. Doumbia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sousso K&#233;louwani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091326v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Monovskaya" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091300v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091263v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091293v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091353v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091367v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHYCON.2003.1237073" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03091360v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091382v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091346v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091377v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798642v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089136v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Ivanov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089083v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089073v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Bagrov" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088701v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A.O. Elegbede" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088714v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089050v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088709v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088674v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castellani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aly Ould Louly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088696v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Bykovsky" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088685v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meuwisse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauffreteau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gambey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088216v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Alain Amoussou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicarini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563592v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gallou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088313v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088322v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou T. Bah" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088323v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyo Koffi Edarh-Bossou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088200v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Touzanne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02798737v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088117v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonam Lincoln Baptista" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088133v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088104v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088130v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022771v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Tan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088065v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zwingelstein" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059568v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schreier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ragot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1995.555651" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088064v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088059v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201420v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1994.381359" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967099v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schreier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400301" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201435v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400272" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201433v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385047" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307458v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babiga Birregah" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonbeyin Henry Abanda" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04925363v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Chi Ban Ha" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Batako" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Bashir" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Lamine" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80341-3_20" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059478v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_15" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059453v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramenah" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_21" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059461v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139687v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dit Bouran Sibide" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-493-7_64" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2F90A833249E58064C55FFCD5400A7F14B4DDBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053089v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28115-0_15" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601072v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Duc Quynh" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Hoai An" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12101-2_42" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41CWLV16-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563436v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071381v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754443v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993INPL110N" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>