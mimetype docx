--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -138,1303 +138,1705 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Desette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐alicia Gonzalez</w:t>
+                <w:t xml:space="preserve">Anne-Alicia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Garrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Noblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 35, </w:t>
+              <w:t xml:space="preserve">, 2025, 35 (6), pp.e70021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bpa.70021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yes-Associated Protein Nuclear Translocation Is Regulated by Epidermal Growth Factor Receptor Activation Through Phosphatase and Tensin Homolog/AKT Axis in Glioblastomas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VC-resist glioblastoma cell state: vessel co-option as a key driver of chemoradiation resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Mordrel</w:t>
+                <w:t xml:space="preserve">Cathy Pichol-Thievend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Banor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Desette</w:t>
+                <w:t xml:space="preserve">Oceane Anezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Godet</w:t>
+                <w:t xml:space="preserve">Aafrin Pettiwala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labinv.2022.100053⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47985-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098700v1</w:t>
+                <w:t xml:space="preserve">hal-04648492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Long Non-Coding RNA HOXA-AS2 Promotes Proliferation of Glioma Stem Cells and Modulates Their Inflammation Pathway Mainly through Post-Transcriptional Regulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vaurs-Barriere</w:t>
+                <w:t xml:space="preserve">VC-resist glioblastoma cell state: vessel co-option as a key driver of chemoradiation resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Pichol-Thievend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Anezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aafrin Pettiwala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23094743⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47985-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668886v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippo Signaling Pathway in Gliomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering Brain Metastasis Stem Cell Properties From Colorectal Cancer Highlights Specific Stemness Signature and Shared Molecular Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheik Emambux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10010184⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.757-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099076v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEOX2 Transcription Factor Is Involved in Survival and Adhesion of Glioma Stem-like Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yes-Associated Protein Nuclear Translocation Is Regulated by Epidermal Growth Factor Receptor Activation Through Phosphatase and Tensin Homolog/AKT Axis in Glioblastomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mordrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Tachon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+                <w:t xml:space="preserve">Tania Banor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rivet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Milin</w:t>
+                <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13235943⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (5), pp.100053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labinv.2022.100053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098666v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic significance of MEOX2 in gliomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Long Non-Coding RNA HOXA-AS2 Promotes Proliferation of Glioma Stem Cells and Modulates Their Inflammation Pathway Mainly through Post-Transcriptional Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Le Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Tachon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rivet</w:t>
+                <w:t xml:space="preserve">Bertille Montibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Petropoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Godet</w:t>
+                <w:t xml:space="preserve">Catherine Vaurs-Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (6), pp.774-786. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (9), pp.4743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41379-018-0192-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23094743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098976v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of STAT3 phosphorylation in glioblastoma stem cells radiosensitization and patient outcome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MEOX2 Transcription Factor Is Involved in Survival and Adhesion of Glioma Stem-like Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Balbous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Tachon</w:t>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.23374⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.5943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13235943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538688v1</w:t>
+                <w:t xml:space="preserve">hal-04098666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional invadopodia formed in glioblastoma stem cells are important regulators of tumor angiogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hippo Signaling Pathway in Gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25045⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10010184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099011v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal correlation between YAP1 expression and glioma aggressiveness: clinical and molecular evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+                <w:t xml:space="preserve">Prognostic significance of MEOX2 in gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modern Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (6), pp.774-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41379-018-0192-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/path.5133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04098987v1</w:t>
+                <w:t xml:space="preserve">hal-04098976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Cycle Changes after Glioblastoma Stem Cell Irradiation: The Major Role of RAD51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (10), pp.3018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms19103018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of STAT3 phosphorylation in glioblastoma stem cells radiosensitization and patient outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538718v1</w:t>
+                <w:t xml:space="preserve">Gaelle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.3968-3979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.23374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional invadopodia formed in glioblastoma stem cells are important regulators of tumor angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (29), pp.20640-20657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatal correlation between YAP1 expression and glioma aggressiveness: clinical and molecular evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 246 (2), pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.5133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1581,51 +1983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Desette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;alicia Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Garrouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.70021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mordrel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2022.100053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Boiteux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Montibus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094743" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tachon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13235943" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tachon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Petropoulos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41379-018-0192-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5133" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Cortes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Desette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Garrouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.70021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pichol-Thievend" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Anezo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafrin Pettiwala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourmeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Montagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47985-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Cortes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.07.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mordrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2022.100053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Boiteux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Montibus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barriere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094743" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tachon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13235943" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010184" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tachon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Petropoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41379-018-0192-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23374" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098987v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>