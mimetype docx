--- v1 (2026-04-08)
+++ v2 (2026-05-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,1475 +368,1341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VC-resist glioblastoma cell state: vessel co-option as a key driver of chemoradiation resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Remi Montagne</w:t>
+                <w:t xml:space="preserve">Deciphering Brain Metastasis Stem Cell Properties From Colorectal Cancer Highlights Specific Stemness Signature and Shared Molecular Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheik Emambux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47985-z⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.757-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574573v1</w:t>
+                <w:t xml:space="preserve">hal-04302791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Brain Metastasis Stem Cell Properties From Colorectal Cancer Highlights Specific Stemness Signature and Shared Molecular Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yes-Associated Protein Nuclear Translocation Is Regulated by Epidermal Growth Factor Receptor Activation Through Phosphatase and Tensin Homolog/AKT Axis in Glioblastomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mordrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Banor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Desette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (5), pp.100053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labinv.2022.100053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.07.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04302791v1</w:t>
+                <w:t xml:space="preserve">hal-04098700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yes-Associated Protein Nuclear Translocation Is Regulated by Epidermal Growth Factor Receptor Activation Through Phosphatase and Tensin Homolog/AKT Axis in Glioblastomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Long Non-Coding RNA HOXA-AS2 Promotes Proliferation of Glioma Stem Cells and Modulates Their Inflammation Pathway Mainly through Post-Transcriptional Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Le Boiteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Godet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Montibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vaurs-Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (9), pp.4743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23094743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.labinv.2022.100053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04098700v1</w:t>
+                <w:t xml:space="preserve">hal-03668886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Long Non-Coding RNA HOXA-AS2 Promotes Proliferation of Glioma Stem Cells and Modulates Their Inflammation Pathway Mainly through Post-Transcriptional Regulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hippo Signaling Pathway in Gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10010184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23094743⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03668886v1</w:t>
+                <w:t xml:space="preserve">hal-04099076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEOX2 Transcription Factor Is Involved in Survival and Adhesion of Glioma Stem-like Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Desette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (23), pp.5943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers13235943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippo Signaling Pathway in Gliomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognostic significance of MEOX2 in gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modern Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (6), pp.774-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41379-018-0192-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10010184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04099076v1</w:t>
+                <w:t xml:space="preserve">hal-04098976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic significance of MEOX2 in gliomas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Impact of STAT3 phosphorylation in glioblastoma stem cells radiosensitization and patient outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Tachon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.3968-3979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.23374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41379-018-0192-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04098976v1</w:t>
+                <w:t xml:space="preserve">hal-02538688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Cycle Changes after Glioblastoma Stem Cell Irradiation: The Major Role of RAD51</w:t>
+                <w:t xml:space="preserve">Functional invadopodia formed in glioblastoma stem cells are important regulators of tumor angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Tachon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Christos Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19103018⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (29), pp.20640-20657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538718v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of STAT3 phosphorylation in glioblastoma stem cells radiosensitization and patient outcome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatal correlation between YAP1 expression and glioma aggressiveness: clinical and molecular evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Tachon</w:t>
+                <w:t xml:space="preserve">Christos Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.23374⟩</w:t>
+              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 246 (2), pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.5133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538688v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional invadopodia formed in glioblastoma stem cells are important regulators of tumor angiogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cell Cycle Changes after Glioblastoma Stem Cell Irradiation: The Major Role of RAD51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25045⟩</w:t>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-04098987v1</w:t>
+                <w:t xml:space="preserve">hal-02538718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1983,51 +1849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Desette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Garrouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.70021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pichol-Thievend" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Anezo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafrin Pettiwala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourmeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Montagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47985-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Cortes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.07.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mordrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2022.100053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Boiteux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Montibus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barriere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094743" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tachon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13235943" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010184" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tachon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Petropoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41379-018-0192-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23374" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098987v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Desette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Garrouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.70021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Pichol-Thievend" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Anezo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafrin Pettiwala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourmeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Montagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47985-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Cortes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.07.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mordrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Banor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2022.100053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Le Boiteux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Montibus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaurs-Barriere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094743" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10010184" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tachon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13235943" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tachon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Petropoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41379-018-0192-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23374" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5133" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>