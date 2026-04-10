--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -345,291 +345,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Performance of Representation Learning Methods for Entity Alignment: Benchmark Versus Real-World Data</w:t>
+                <w:t xml:space="preserve">An In-depth Analysis of the Linguistic Characteristics of Science Claims on the Web and their Impact on Fact-checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensiyeh Raoufi</w:t>
+                <w:t xml:space="preserve">Salim Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bill Gates Happi Happi</w:t>
+                <w:t xml:space="preserve">Sebastian Schellhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Larmande</w:t>
+                <w:t xml:space="preserve">Yavuz Selim Kartal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Scharffe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09217134251389825⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on the Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447876v1</w:t>
+                <w:t xml:space="preserve">hal-05163522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An In-depth Analysis of the Linguistic Characteristics of Science Claims on the Web and their Impact on Fact-checking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the Performance of Representation Learning Methods for Entity Alignment: Benchmark Versus Real-World Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Schellhammer</w:t>
+                <w:t xml:space="preserve">Ensiyeh Raoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yavuz Selim Kartal</w:t>
+                <w:t xml:space="preserve">Bill Gates Happi Happi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Papastergiou</w:t>
+                <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Dietze</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Scharffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on the Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3746170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09217134251389825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163522v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMGT/RobustpMHC: robust training for class-I MHC peptide binding prediction</w:t>
               </w:r>
@@ -1048,51 +1048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Fafalios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Breslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Demidova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (5), pp.677-705. </w:t>
@@ -1991,269 +1991,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Embeddings Meet Link Keys Discovery for Entity Matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction des séquences culturales par apprentissage automatique : une comparaison entre grandes cultures et maraîchage diversifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Darnala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Khadija Jradeh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW '25: The ACM Web Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RJCIA 2025 - Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jun 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920958v1</w:t>
+                <w:t xml:space="preserve">hal-05169036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des séquences culturales par apprentissage automatique : une comparaison entre grandes cultures et maraîchage diversifié</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graph Embeddings Meet Link Keys Discovery for Entity Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Khadija Jradeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensiyeh Raoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larmande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Scharffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCIA 2025 - Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW '25: The ACM Web Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Sydney NSW Australia, Australia. pp.3344-3353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3696410.3714581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169036v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Only ChatGPT gets me&amp;quot;: An Empirical Analysis of GPT versus other Large Language Models for Emotion Detection in Text</w:t>
               </w:r>
@@ -2343,77 +2343,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disambiguation of Implicit Scientific References on X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yavuz Selim Kartal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schellhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vetea Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,51 +2468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cite-worthiness Detection on Social Media: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2719,64 +2719,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Characteristics, Biases and Evolution of Fact-Checked Claims on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susmita Gangopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schellhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Dessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,247 +2834,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Entity Matching Through Systematic Association of Matchers to Linking Problem Types</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+                <w:t xml:space="preserve">Truth or Dare: Investigating Claims Truthfulness with ClaimsKG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susmita Gangopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danilo Dessí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Fafalios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OM 2024 - 19th International Workshop on Ontology Matching collocated with ISWC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">D2R2 2023 - 2nd International Workshop on Linked Data-driven Resilience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765757v1</w:t>
+                <w:t xml:space="preserve">hal-04105799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truth or Dare: Investigating Claims Truthfulness with ClaimsKG</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katarina Boland</w:t>
+                <w:t xml:space="preserve">Enhancing Entity Matching Through Systematic Association of Matchers to Linking Problem Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Khadija Jradeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Dessí</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D2R2 2023 - 2nd International Workshop on Linked Data-driven Resilience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">OM 2024 - 19th International Workshop on Ontology Matching collocated with ISWC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105799v1</w:t>
+                <w:t xml:space="preserve">hal-04765757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontological Representation of Cultivated Plants: Linking Botanical and Agricultural Usages</w:t>
               </w:r>
@@ -3175,321 +3175,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SciTweets - A Dataset and Annotation Framework for Detecting Scientific Online Discourse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">IMGT-KG: A Knowledge Graph for Immunogenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nika Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kossida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2022 - 31st ACM International Conference on Information and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3511808.3557693⟩</w:t>
+              <w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual, United States. pp.628-642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479646v1</w:t>
+                <w:t xml:space="preserve">hal-04093672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMGT-KG: A Knowledge Graph for Immunogenetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sofia Kossida</w:t>
+                <w:t xml:space="preserve">SciTweets - A Dataset and Annotation Framework for Detecting Scientific Online Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schellhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Virtual, United States. pp.628-642, </w:t>
+              <w:t xml:space="preserve">CIKM 2022 - 31st ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Atlanta, GA, United States. pp.3988-3992, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3511808.3557693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093672v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgroLD: A knowledge graph for the plant sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4650,269 +4650,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the Complexity of Music Metadata in Semantic Graphs for Exploration and Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lisena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Achichi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OM: Ontology Matching</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DLfM: Digital Libraries for Musicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Shanghai, China. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3144749.3144754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670238v1</w:t>
+                <w:t xml:space="preserve">hal-01987671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Complexity of Music Metadata in Semantic Graphs for Exploration and Discovery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Achichi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cheatham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zlatan Dragisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLfM: Digital Libraries for Musicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OM: Ontology Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Wien, Austria. pp.61-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987671v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legato: Results for OAEI 2017</w:t>
               </w:r>
@@ -5123,90 +5123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Achichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Cheatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zlatan Dragisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OM: Ontology Matching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp.73-129</w:t>
@@ -5395,51 +5395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWE: International Conference on Web Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lugano, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5616,51 +5616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC: European Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Heraklion, Crete, Greece. pp.36-51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5688,429 +5688,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01408036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Linked Data Extraction From Tweets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Achichi</w:t>
+                <w:t xml:space="preserve">Datavore: A Vocabulary Recommender Tool Assisting Linked Data Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.383-388</w:t>
+              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bethlehem, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411403v1</w:t>
+                <w:t xml:space="preserve">lirmm-01408641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Weight Cross-Lingual Ontology Matching with LYAM++</w:t>
+                <w:t xml:space="preserve">LYAM++ Results for OAEI 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Nasser Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODBASE: Ontologies, DataBases, and Applications of Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OM: Ontology Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bethlehem, PA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01408025v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01408026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datavore: A Vocabulary Recommender Tool Assisting Linked Data Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
+                <w:t xml:space="preserve">Towards Linked Data Extraction From Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Achichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bethlehem, PA, United States</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.383-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01408641v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LYAM++ Results for OAEI 2015</w:t>
+                <w:t xml:space="preserve">Light-Weight Cross-Lingual Ontology Matching with LYAM++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Nasser Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OM: Ontology Matching</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ODBASE: Ontologies, DataBases, and Applications of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rhodos, Greece. pp.527-544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26148-5_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01408026v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01408025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy and Cross-Lingual Ontology Matching Mediated by Background Knowledge</w:t>
               </w:r>
@@ -6226,51 +6226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Scharffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7313,51 +7313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Toffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - 24es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7382,51 +7382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AgroLD project : A Knowledge Graph Database for plant functional genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aravind Venkatesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7654,51 +7654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un gold standard pour les données agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Chentli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7887,51 +7887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykael Vigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8001,51 +8001,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDF Dataset Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Demidova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8076,316 +8076,436 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-77525-8_288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific Web Claims: A survey of definitions, tasks, datasets and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP projet ANR DIG-AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD. Institut de Recherche pour le Développement. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oqlassif: Catégorisation semi-automatique de l'offre alimentaire en familles Oqali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buche Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyonvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022, 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8395,105 +8515,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Web of Structured Knowledge: Methods, Applications and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université de Montpellier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04994242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8561,51 +8681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B5602A8"/>
+    <w:nsid w:val="BC047EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8792,51 +8912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/konstantin-todorov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9116-6692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226753247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/users/utilisateurs-lirmm/konstantin-todorov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Sanou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciana Manso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-026-03394-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ensiyeh Raoufi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251389825" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhammer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Selim Kartal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746170" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Kushwaha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kossida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbae552" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1393839" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darnala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1187090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03185097v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Fafalios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-212838" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01812752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Choff&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cecconi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bfp-2018-0023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180294" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.5-6.11-29" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01350553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Geibel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488514500044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas James" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-011-0912-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3M7WSDTK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530395v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3793805" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Khadija Jradeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696410.3714581" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169036v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954860v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3718375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65794-8_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Gangopadhyay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dessi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ko&#223;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648188.3675135" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765757v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04105799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dess&#237;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3511808.3557693" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_36" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443436v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88361-4_29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lo Seen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.insights-1.11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gasquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlene Brechtel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaus Zloch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delahousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7_20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894663v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00668-6_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leresche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssameddine Farah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987659v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoa Ngo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cheatham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatan Dragisic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3144749.3144754" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408037v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38791-8_15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01407888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Nasser Tigrine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_42" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411403v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26148-5_36" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13413-0_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987777v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00864960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38288-8_2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7_52" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23017-2_7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVH2GB99-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Kuehnberger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cisis.2010.59" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584354" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987787v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe K&#252;hnberger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14400-4_7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hugo Butz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Toffano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Do" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pitollat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411683v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Chentli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bailly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destandau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykael Vigo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77525-8_288" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161144v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507173v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defossez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buche Patrice" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyonvarch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04994242v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/konstantin-todorov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9116-6692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226753247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/users/utilisateurs-lirmm/konstantin-todorov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Sanou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciana Manso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-026-03394-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhammer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Selim Kartal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ensiyeh Raoufi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251389825" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Kushwaha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kossida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbae552" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1393839" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darnala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1187090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03185097v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Fafalios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-212838" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01812752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Choff&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cecconi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bfp-2018-0023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180294" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.5-6.11-29" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01350553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Geibel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488514500044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas James" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-011-0912-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3M7WSDTK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530395v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3793805" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Khadija Jradeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696410.3714581" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954860v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3718375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65794-8_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Gangopadhyay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dessi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ko&#223;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648188.3675135" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04105799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dess&#237;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_36" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3511808.3557693" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443436v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88361-4_29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lo Seen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.insights-1.11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gasquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlene Brechtel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaus Zloch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delahousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7_20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894663v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00668-6_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leresche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssameddine Farah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987659v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoa Ngo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3144749.3144754" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cheatham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatan Dragisic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408037v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38791-8_15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01407888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Nasser Tigrine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_42" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408641v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411403v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26148-5_36" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13413-0_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987777v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00864960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38288-8_2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7_52" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23017-2_7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVH2GB99-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Kuehnberger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cisis.2010.59" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584354" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987787v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe K&#252;hnberger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14400-4_7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hugo Butz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Toffano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Do" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pitollat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411683v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Chentli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bailly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destandau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykael Vigo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77525-8_288" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586630v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defossez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buche Patrice" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyonvarch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04994242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>