--- v1 (2026-04-10)
+++ v2 (2026-05-15)
@@ -294,51 +294,51 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Duroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 26 (1), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12911-026-03394-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2178,55 +2178,55 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Scharffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW '25: The ACM Web Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Sydney NSW Australia, Australia. pp.3344-3353, </w:t>
+              <w:t xml:space="preserve">WWW 2025 - ACM Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Sydney, Australia. pp.3344-3353, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3696410.3714581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3175,291 +3175,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMGT-KG: A Knowledge Graph for Immunogenetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sofia Kossida</w:t>
+                <w:t xml:space="preserve">SciTweets - A Dataset and Annotation Framework for Detecting Scientific Online Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schellhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_36⟩</w:t>
+              <w:t xml:space="preserve">CIKM 2022 - 31st ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Atlanta, GA, United States. pp.3988-3992, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3511808.3557693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093672v1</w:t>
+                <w:t xml:space="preserve">hal-04479646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SciTweets - A Dataset and Annotation Framework for Detecting Scientific Online Discourse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">IMGT-KG: A Knowledge Graph for Immunogenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nika Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kossida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2022 - 31st ACM International Conference on Information and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Atlanta, GA, United States. pp.3988-3992, </w:t>
+              <w:t xml:space="preserve">ISWC 2022 - 21st International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual, United States. pp.628-642, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3511808.3557693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19433-7_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479646v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgroLD: A knowledge graph for the plant sciences</w:t>
               </w:r>
@@ -4044,1671 +4044,1671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOREMUS: A Graph of Linked Musical Works</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled Vocabularies for Music Metadata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lisena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cecconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leresche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Canno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2018 - 17th International Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMIR: International Society for Music Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894663v1</w:t>
+                <w:t xml:space="preserve">hal-01987704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Vocabularies for Music Metadata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DOREMUS: A Graph of Linked Musical Works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Achichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Lisena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delahousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR: International Society for Music Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWC 2018 - 17th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. pp.3-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00668-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987704v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontolex JeuxDeMots and Its Alignment to the Linguistic Linked Open Data Cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+                <w:t xml:space="preserve">YAM++ Online: A Web Platform for Ontology and Thesaurus Matching and Mapping Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Mandon</w:t>
+                <w:t xml:space="preserve">Vincent Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurent</w:t>
+                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_40⟩</w:t>
+              <w:t xml:space="preserve">ESWC: European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portroz, Slovenia. pp.137-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70407-4_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01615473v1</w:t>
+                <w:t xml:space="preserve">hal-01987659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KeyRanker: Automatic RDF Key Ranking for Data Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssameddine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K-CAP: Knowledge Capture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Austin, TX, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3148011.3148023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAM++ Online: A Web Platform for Ontology and Thesaurus Matching and Mapping Validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
+                <w:t xml:space="preserve">Modeling the Complexity of Music Metadata in Semantic Graphs for Exploration and Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lisena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Achichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC: European Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70407-4_26⟩</w:t>
+              <w:t xml:space="preserve">DLfM: Digital Libraries for Musicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Shanghai, China. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3144749.3144754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987659v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Complexity of Music Metadata in Semantic Graphs for Exploration and Discovery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Achichi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cheatham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zlatan Dragisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLfM: Digital Libraries for Musicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OM: Ontology Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Wien, Austria. pp.61-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987671v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2017</w:t>
+                <w:t xml:space="preserve">Legato: Results for OAEI 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Achichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OM: Ontology Matching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Wien, Austria. pp.61-113</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. pp.146-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670238v1</w:t>
+                <w:t xml:space="preserve">hal-01987686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legato: Results for OAEI 2017</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+                <w:t xml:space="preserve">Ontolex JeuxDeMots and Its Alignment to the Linguistic Linked Open Data Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OM: Ontology Matching</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. pp.678-693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987686v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01615473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Key Selection for Data Linking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Established Knowledge Graphs-Recommending Web Datasets for Data Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW: Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.3-18, </w:t>
+              <w:t xml:space="preserve">ICWE: International Conference on Web Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lugano, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-38791-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407832v1</w:t>
+                <w:t xml:space="preserve">lirmm-01408037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2016</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selecting Optimal Background Knowledge Sources for the Ontology Matching Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Nasser Tigrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OM: Ontology Matching</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EKAW: Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bologna, Italy. pp.651-665, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421833v1</w:t>
+                <w:t xml:space="preserve">lirmm-01407888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Linked Classical Music Catalogs with OVERTURE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Fernandez</w:t>
+                <w:t xml:space="preserve">Dataset Recommendation for Data Linking: An Intensional Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Troncy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC: European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Heraklion, Crete, Greece. pp.36-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-34129-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988237v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01408036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Established Knowledge Graphs-Recommending Web Datasets for Data Linking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Key Selection for Data Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Achichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWE: International Conference on Web Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-38791-8_15⟩</w:t>
+              <w:t xml:space="preserve">EKAW: Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.3-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01408037v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting Optimal Background Knowledge Sources for the Ontology Matching Task</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Achichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cheatham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zlatan Dragisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW: Knowledge Engineering and Knowledge Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OM: Ontology Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp.73-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01407888v1</w:t>
+                <w:t xml:space="preserve">hal-01421833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset Recommendation for Data Linking: An Intensional Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+                <w:t xml:space="preserve">Exploring Linked Classical Music Catalogs with OVERTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lisena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Achichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Dietze</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC: European Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01408036v1</w:t>
+                <w:t xml:space="preserve">hal-01988237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datavore: A Vocabulary Recommender Tool Assisting Linked Data Modeling</w:t>
               </w:r>
@@ -5789,51 +5789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LYAM++ Results for OAEI 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Nasser Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5992,51 +5992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Weight Cross-Lingual Ontology Matching with LYAM++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Nasser Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6090,269 +6090,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01408025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy and Cross-Lingual Ontology Matching Mediated by Background Knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Semantic Dataset Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Scharffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Geibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSW: Uncertainty Reasoning for the Semantic Web</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PROFILES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Anissaras, Crete, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987772v1</w:t>
+                <w:t xml:space="preserve">hal-01987777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Semantic Dataset Profiling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy and Cross-Lingual Ontology Matching Mediated by Background Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Geibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROFILES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">URSW: Uncertainty Reasoning for the Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sydney, NSW, Australia. pp.142-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13413-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987777v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening the Black Box of Ontology Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6412,51 +6412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Tversky Similarity for Resolving Terminological Heterogeneities across Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6605,645 +6605,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for a Fuzzy Matching between Multiple Domain Ontologies</w:t>
+                <w:t xml:space="preserve">Building A Fuzzy Knowledge Body for Integrating Domain Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Geibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information and Engineering Systems Lecture Notes in Computer Science. Proceedings of KES 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Germany. pp.538-547</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th International Workshop on Uncertainty Reasoning for the Semantic Web (URSW 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bonn, Germany. pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825235v1</w:t>
+                <w:t xml:space="preserve">hal-00825242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building A Fuzzy Knowledge Body for Integrating Domain Ontologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Visual and Textual Modalities for Multimedia Ontology Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Geibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th International Workshop on Uncertainty Reasoning for the Semantic Web (URSW 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semantic Multimedia -Lecture Notes in Computer Science proceedings of 5th International Conference on Semantic and Digital Media technologies (SAMT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saarbruken, Germany. pp.95-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23017-2_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825242v1</w:t>
+                <w:t xml:space="preserve">hal-00825258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Visual and Textual Modalities for Multimedia Ontology Matching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Framework for a Fuzzy Matching between Multiple Domain Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Geibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Multimedia -Lecture Notes in Computer Science proceedings of 5th International Conference on Semantic and Digital Media technologies (SAMT 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Knowledge-Based and Intelligent Information and Engineering Systems Lecture Notes in Computer Science. Proceedings of KES 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Germany. pp.538-547</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00825258v1</w:t>
+                <w:t xml:space="preserve">hal-00825235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional Ontology Matching with Variable Selection for Support Vector Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology matching for the semantic annotation of images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kai-Uwe Kuehnberger</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 International Conference on Complex, Intelligent and Software Intensive Systems (CISIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cisis.2010.59⟩</w:t>
+              <w:t xml:space="preserve">Fuzzy Systems (FUZZ), 2010 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987784v1</w:t>
+                <w:t xml:space="preserve">hal-00825265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology matching for the semantic annotation of images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining Concept Similarities for Heterogeneous Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Hudelot</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Geibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Uwe Kühnberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Systems (FUZZ), 2010 IEEE International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.1 - 8, </w:t>
+              <w:t xml:space="preserve">ICDM 2010 - 10th Industrial Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany. pp.86-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14400-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825265v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Concept Similarities for Heterogeneous Ontologies</w:t>
+                <w:t xml:space="preserve">Extensional Ontology Matching with Variable Selection for Support Vector Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Geibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Uwe Kühnberger</w:t>
+                <w:t xml:space="preserve">Kai-Uwe Kuehnberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2010 - 10th Industrial Conference on Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany. pp.86-100, </w:t>
+              <w:t xml:space="preserve">2010 International Conference on Complex, Intelligent and Software Intensive Systems (CISIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Krakow, Poland. pp.962-967, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14400-4_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cisis.2010.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987787v1</w:t>
+                <w:t xml:space="preserve">hal-01987784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8681,51 +8681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC047EF7"/>
+    <w:nsid w:val="80C51ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8912,51 +8912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/konstantin-todorov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9116-6692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226753247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/users/utilisateurs-lirmm/konstantin-todorov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Sanou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciana Manso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-026-03394-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhammer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Selim Kartal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ensiyeh Raoufi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251389825" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Kushwaha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kossida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbae552" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1393839" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darnala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1187090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03185097v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Fafalios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-212838" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01812752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Choff&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cecconi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bfp-2018-0023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180294" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.5-6.11-29" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01350553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Geibel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488514500044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas James" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-011-0912-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3M7WSDTK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530395v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3793805" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Khadija Jradeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696410.3714581" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954860v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3718375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65794-8_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Gangopadhyay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dessi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ko&#223;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648188.3675135" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04105799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dess&#237;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_36" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3511808.3557693" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443436v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88361-4_29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lo Seen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.insights-1.11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gasquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlene Brechtel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaus Zloch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delahousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7_20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894663v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00668-6_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leresche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssameddine Farah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987659v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoa Ngo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3144749.3144754" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cheatham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatan Dragisic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408037v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38791-8_15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01407888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Nasser Tigrine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_42" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408641v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411403v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26148-5_36" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13413-0_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987777v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00864960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38288-8_2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7_52" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825235v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825242v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23017-2_7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVH2GB99-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Kuehnberger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cisis.2010.59" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584354" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987787v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe K&#252;hnberger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14400-4_7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hugo Butz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Toffano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Do" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pitollat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411683v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Chentli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bailly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destandau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykael Vigo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77525-8_288" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586630v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defossez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buche Patrice" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyonvarch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04994242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/konstantin-todorov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9116-6692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226753247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/users/utilisateurs-lirmm/konstantin-todorov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Sanou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taciana Manso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Duroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-026-03394-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schellhammer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Selim Kartal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papastergiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ensiyeh Raoufi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09217134251389825" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Kushwaha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kossida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbae552" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1393839" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darnala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1187090" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03185097v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Boland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Fafalios" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-212838" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01812752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lisena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Choff&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cecconi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bfp-2018-0023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180294" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.5-6.11-29" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01350553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Popescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Geibel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488514500044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas James" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-011-0912-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3M7WSDTK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530395v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774904.3793805" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Khadija Jradeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696410.3714581" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954860v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3718375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetea Jacot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65794-8_2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Gangopadhyay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dessi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ko&#223;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3648188.3675135" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04105799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Dess&#237;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3511808.3557693" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Abdollahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19433-7_36" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443436v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88361-4_29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02986882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Lo Seen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.insights-1.11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gasquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlene Brechtel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaus Zloch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Troncy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delahousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30796-7_20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leresche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894663v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00668-6_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoa Ngo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssameddine Farah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987671v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3144749.3144754" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cheatham" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatan Dragisic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faria" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987686v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01615473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Mandon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_40" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38791-8_15" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01407888v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Nasser Tigrine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_42" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fernandez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408641v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411403v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26148-5_36" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13413-0_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00864960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38288-8_2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7_52" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825242v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23017-2_7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVH2GB99-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825235v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825265v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584354" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe K&#252;hnberger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14400-4_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987784v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Kuehnberger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cisis.2010.59" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Hugo Butz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Toffano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Do" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pitollat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411683v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Chentli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bailly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destandau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykael Vigo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77525-8_288" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586630v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Defossez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buche Patrice" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyonvarch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04994242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>