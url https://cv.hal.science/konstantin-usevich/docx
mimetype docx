--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -261,817 +261,817 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Thirty-Ninth Annual Conference on Neural Information Processing Systems, NeurIPS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2025, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">, Dec 2025, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability Mass Function Estimation Approaches with Application to Flow Cytometry Data Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled CP tensor decomposition with shared and distinct components for multi-task Fmri data fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Augusto Borsoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Flores</w:t>
+                <w:t xml:space="preserve">Isabell Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Kibugi Chege</w:t>
+                <w:t xml:space="preserve">Mohammad Abu Baker Siddique Akhonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vince Calhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arie Yeredor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing, ICASSP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331910v1</w:t>
+                <w:t xml:space="preserve">hal-04135339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressing Neural Networks with Two-Layer Decoupling</w:t>
+                <w:t xml:space="preserve">Probability Mass Function Estimation Approaches with Application to Flow Cytometry Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joppe de Jonghe</w:t>
+                <w:t xml:space="preserve">Philippe Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kibugi Chege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Ishteva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Haardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Yeredor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 9th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Los Sueños, Costa Rica</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008394v1</w:t>
+                <w:t xml:space="preserve">hal-04331910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based two-layer decoupling of multivariate polynomial maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressing Neural Networks with Two-Layer Decoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joppe de Jonghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Ishteva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Signal Processing Conference, EUSIPCO 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289900⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE 9th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Los Sueños, Costa Rica. pp.226-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP58249.2023.10403509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360913v1</w:t>
+                <w:t xml:space="preserve">hal-05008394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rank updates of pre-trained weights for multi-task learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+                <w:t xml:space="preserve">Tensor-based two-layer decoupling of multivariate polynomial maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massih Amini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Clausel</w:t>
+                <w:t xml:space="preserve">Yassine Zniyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Ishteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 61st Annual Meeting of the Association for Computational Linguistics (ACL 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-acl.476⟩</w:t>
+              <w:t xml:space="preserve">31st European Signal Processing Conference, EUSIPCO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360908v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiabilité de modèles tensoriels couplés pour l'estimation de lois de probabilité discrète</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Flores</w:t>
+                <w:t xml:space="preserve">Low-rank updates of pre-trained weights for multi-task learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massih Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 61st Annual Meeting of the Association for Computational Linguistics (ACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.7544-7554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-acl.476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331860v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled CP tensor decomposition with shared and distinct components for multi-task Fmri data fusion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vince Calhoun</w:t>
+                <w:t xml:space="preserve">Identifiabilité de modèles tensoriels couplés pour l'estimation de lois de probabilité discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing, ICASSP 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135339v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor Decomposition for Multi-Task Deep-Learning in the context of Predictive Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1129,549 +1129,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based image fusion accounting for inter-image variability: Recoverability and algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Augusto Borsoi</w:t>
+                <w:t xml:space="preserve">Coupled tensor factorization for flow cytometry data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Prévost</w:t>
+                <w:t xml:space="preserve">Guillaume Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José-Carlos M Bermudez</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud d'Aveni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">32nd IEEE International Workshop on Machine Learning for Signal Processing, MLSP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777569v1</w:t>
+                <w:t xml:space="preserve">hal-03718437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled tensor factorization for flow cytometry data analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Harlé</w:t>
+                <w:t xml:space="preserve">Tensor-based image fusion accounting for inter-image variability: Recoverability and algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Augusto Borsoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+                <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud d'Aveni</w:t>
+                <w:t xml:space="preserve">José-Carlos M Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE International Workshop on Machine Learning for Signal Processing, MLSP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Xi'an, China</w:t>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718437v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures d'indépendance dans des rkHs en limite plate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+                <w:t xml:space="preserve">Factorisation couplée de tenseurs pour l'analyse de données de cytométrie en flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702856v1</w:t>
+                <w:t xml:space="preserve">hal-03718288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorisation couplée de tenseurs pour l'analyse de données de cytométrie en flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Flores</w:t>
+                <w:t xml:space="preserve">Mesures d'indépendance dans des rkHs en limite plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718288v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche tensorielle pour entrainer des réseaux de neurones flexibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zniyed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1735,51 +1735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1804,90 +1804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorisation tensorielle couplée en termes de rangs (L, L, 1) : application conjointe à la super-résolution hyperspectrale et au démélange en présence de variabilité spectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Borsoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1929,90 +1929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor-based approach for training flexible neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zniyed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Asilomar Conference on Signals, Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Pacific Grove, CA, United States. pp.1673-1677, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2040,840 +2040,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning nonlinearities in the decoupling problem with structured CPD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Zniyed</w:t>
+                <w:t xml:space="preserve">Coupled tensor models accounting for inter-image variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Borsoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose C.M. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC Symposium on System Identification, SYSID 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Pacific Grove, United States. pp.1586-1590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF53345.2021.9723178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223831v1</w:t>
+                <w:t xml:space="preserve">hal-03634333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-rank tensor recovery for Jacobian-based Volterra identification of parallel Wiener-Hammerstein systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Ishteva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC Symposium on System Identification, SYSID 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padova (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled tensor models accounting for inter-image variability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clemence Prevost</w:t>
+                <w:t xml:space="preserve">Learning nonlinearities in the decoupling problem with structured CPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Zniyed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IFAC Symposium on System Identification, SYSID 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Padova (virtual), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF53345.2021.9723178⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03634333v1</w:t>
+                <w:t xml:space="preserve">hal-03223831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cramér-Rao lower bounds with random equality constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the convergence of Jacobi-type algorithms for Independent Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chaumette</w:t>
+                <w:t xml:space="preserve">Jianze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelone (virtual), Spain. </w:t>
+              <w:t xml:space="preserve">SAM 2020 - 11th Sensor Array and Multichannel Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Hangzhou (virtual), China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SAM48682.2020.9104331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486600v1</w:t>
+                <w:t xml:space="preserve">hal-02994725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of Jacobi-type algorithms for Independent Component Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Cramér-Rao lower bounds with random equality constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianze Li</w:t>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM 2020 - 11th Sensor Array and Multichannel Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Hangzhou (virtual), China. </w:t>
+              <w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelone (virtual), Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAM48682.2020.9104331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994725v1</w:t>
+                <w:t xml:space="preserve">hal-02486600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software package for mosaic-Hankel structured low-rank approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convex optimization for matrix completion with application to forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Markovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control, CDC 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Global Optimization Workshop, LeGO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leiden, Netherlands. pp.020042, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5090009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402026v1</w:t>
+                <w:t xml:space="preserve">hal-02402057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex optimization for matrix completion with application to forecasting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Software package for mosaic-Hankel structured low-rank approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Markovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Global Optimization Workshop, LeGO 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control, CDC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.7165-7170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402057v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled tensor low-rank multilinear approximation for hyperspectral super-resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2946,64 +2946,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMSAP 2019 - IEEE 8th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Le Gosier, Guadeloupe, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3037,90 +3037,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches tensorielles couplées pour la fusion aveugle d'images multispectrale et hyperspectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3171,51 +3171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3785,51 +3785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusted least squares estimator for algebraic hypersurface fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Markovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLA 2014 - 6th Conference on Structured Numerical Linear and Multilinear Algebra: Analysis, Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3880,235 +3880,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled tensor models for probability mass function estimation: Part II, Uniqueness of the model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coupled tensor models for probability mass function estimation: Part I, Principles and algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 243, pp.110453. </w:t>
+              <w:t xml:space="preserve">, 2026, 243 (June), pp.110452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191649v2</w:t>
+                <w:t xml:space="preserve">hal-05191643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled tensor models for probability mass function estimation: Part I, Principles and algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coupled tensor models for probability mass function estimation: Part II, Uniqueness of the model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 243, pp.110453. </w:t>
+              <w:t xml:space="preserve">, 2026, 243 (June), pp.110453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191643v2</w:t>
+                <w:t xml:space="preserve">hal-05191649v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized coupled tensor decomposition for multimodal data fusion: Uniqueness and algorithms</w:t>
               </w:r>
@@ -4120,51 +4120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Augusto Borsoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tülay Adali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4250,51 +4250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (1), pp.632-671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4462,51 +4462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hankel low-rank approximation and completion in time series analysis and forecasting: a brief review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4553,77 +4553,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian process regression in the flat limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Barthelme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4670,51 +4670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of gradient-based block coordinate descent algorithms for non-orthogonal joint approximate diagonalization of matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,90 +4774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinantal point processes in the flat limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (2), pp.957-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4891,90 +4891,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended L-ensembles: A new representation for determinantal point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (1), pp.613-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5008,103 +5008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Cramér–Rao bounds for reconstruction problems formulated as coupled canonical polyadic decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 198, pp.108573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5242,90 +5242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral super-resolution accounting for spectral variability: coupled tensor LL1-based recovery and blind unmixing of the unknown super-resolution image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A Borsoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5376,51 +5376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobi-type algorithm for low rank orthogonal approximation of symmetric tensors and its convergence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,77 +5493,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled tensor decomposition for hyper spectral and multispectral image fusion with inter-image variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A Borsoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C M Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5614,51 +5614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral properties of kernel matrices in the flat limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barthelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5699,382 +5699,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate matrix and tensor diagonalization by unitary transformations: convergence of Jacobi-type algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperspectral super-resolution with coupled Tucker approximation: Recoverability and SVD-based algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (4), pp.2998-3028. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.931-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M125950X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.2965305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998900v4</w:t>
+                <w:t xml:space="preserve">hal-01911969v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling multivariate polynomials: Interconnections between tensorizations</w:t>
+                <w:t xml:space="preserve">Approximate matrix and tensor diagonalization by unitary transformations: convergence of Jacobi-type algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariya Ishteva</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 363, pp.22-34. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.2998-3028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2019.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M125950X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994705v1</w:t>
+                <w:t xml:space="preserve">hal-01998900v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral super-resolution with coupled Tucker approximation: Recoverability and SVD-based algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoupling multivariate polynomials: Interconnections between tensorizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Ishteva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68, pp.931-946. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 363, pp.22-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.2965305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2019.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911969v4</w:t>
+                <w:t xml:space="preserve">hal-02994705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On approximate diagonalization of third order symmetric tensors by orthogonal transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,51 +6134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally convergent Jacobi-type algorithms for simultaneous orthogonal symmetric tensor diagonalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6238,51 +6238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured low-rank matrix completion for forecasting in time series analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6323,326 +6323,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiability of an X-Rank Decomposition of Polynomial Maps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable projection methods for approximate (greatest) common divisor computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Markovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (1), pp.388-414. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 681, pp.176-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M1108388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763858v1</w:t>
+                <w:t xml:space="preserve">hal-01226429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional ESPRIT for Damped and Undamped Signals: Algorithm, Computations, and Perturbation Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souleymen Sahnoun</w:t>
+                <w:t xml:space="preserve">Identifiability of an X-Rank Decomposition of Polynomial Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (22), pp. 5897-5910. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.388-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2736512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M1108388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360438v3</w:t>
+                <w:t xml:space="preserve">hal-01763858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable projection methods for approximate (greatest) common divisor computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional ESPRIT for Damped and Undamped Signals: Algorithm, Computations, and Perturbation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymen Sahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Markovsky</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 681, pp.176-198. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (22), pp. 5897-5910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2736512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226429v1</w:t>
+                <w:t xml:space="preserve">hal-01360438v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hankel low-rank matrix completion: performance of the nuclear norm relaxation</w:t>
               </w:r>
@@ -6732,51 +6732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusted least squares fitting of algebraic hypersurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Markovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 502, pp.243-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6804,1206 +6804,1215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate and 2D Extensions of Singular Spectrum Analysis with the Rssa Package</w:t>
+                <w:t xml:space="preserve">A Recursive Restricted Total Least-squares Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Golyandina</w:t>
+                <w:t xml:space="preserve">Stephan Rhode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Markovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Korobeynikov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+                <w:t xml:space="preserve">Frank Gauterin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (21), pp.5652-5662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2350959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066695v1</w:t>
+                <w:t xml:space="preserve">hal-01067938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recursive Restricted Total Least-squares Algorithm</w:t>
+                <w:t xml:space="preserve">Multivariate and 2D Extensions of Singular Spectrum Analysis with the Rssa Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Rhode</w:t>
+                <w:t xml:space="preserve">Nina Golyandina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korobeynikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Shlemov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Gauterin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2350959⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (2), pp.1-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v067.i02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067938v1</w:t>
+                <w:t xml:space="preserve">hal-01066695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing asymptotic eigenvectors and eigenvalues of perturbed symmetric matrices</w:t>
+                <w:t xml:space="preserve">A lifting approach to ParaTuck-2 tensor decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659372v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966869v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal geodesic analysis for time series encoded with signature features</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing asymptotic eigenvectors and eigenvalues of perturbed symmetric matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04392568v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lifting approach to ParaTuck-2 tensor decompositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principal geodesic analysis for time series encoded with signature features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03966869v3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On factorization of rank-one auto-correlation matrix polynomials</w:t>
+                <w:t xml:space="preserve">Two-layer decoupling of multivariate polynomials with coupled ParaTuck and CP decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Zniyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Ishteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L F de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062934v2</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-layer decoupling of multivariate polynomials with coupled ParaTuck and CP decompositions</w:t>
+                <w:t xml:space="preserve">On factorization of rank-one auto-correlation matrix polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André L F de Almeida</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968630v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of blind and non-blind estimation for coupled LL1 tensor models using the randomly-constrained Cramér-Rao bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor-based framework for training flexible neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zniyed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Cramér-Rao lower bounds for CP-based hyperspectral super-resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Prévost</w:t>
+                <w:t xml:space="preserve">Determinantal Point Processes in the Flat Limit: Extended L-ensembles, Partial-Projection DPPs and Universality Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083709v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinantal Point Processes in the Flat Limit: Extended L-ensembles, Partial-Projection DPPs and Universality Classes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+                <w:t xml:space="preserve">Constrained Cramér-Rao lower bounds for CP-based hyperspectral super-resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012027v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tour of Constrained Tensor Canonical Polyadic Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8029,65 +8038,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GIPSA-lab. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8234,51 +8243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Augusto Borsoi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D&#233;rand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kibugi Chege" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Yeredor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joppe de Jonghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreesen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ishteva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP58249.2023.10403509" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih Amini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Lehmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abu Baker Siddique Akhonda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Calhoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096241" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03777569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos M Bermudez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harl&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702856v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Borsoi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bermudez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723324" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Prevost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose C.M. Bermudez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723178" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianze Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM48682.2020.9104331" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Markovsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683619" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303132v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Prevost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022504" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717931v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450745" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760634" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288994v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191649v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110453" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191643v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110452" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822106v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3510680" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613352v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1570971" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joscha Diehl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mignot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Schmitz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Sugiura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M159024X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/22-SII735" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2336" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408912v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456972" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/22-BEJ1486" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1824" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651874v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108573" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312602v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Robeva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1462052" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158076v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Borsoi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. M. Bermudez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1409354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233467v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1911.00659" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C M Bermudez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2021.3054338" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017947v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M129677X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998900v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M125950X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994705v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.03.036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911969v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2965305" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2019.03.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1116295" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2018.03.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108388" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360438v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736512" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130631v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2535182" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.07.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Golyandina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korobeynikov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Shlemov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067938v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rhode" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gauterin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2350959" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659372v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392568v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966869v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062934v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968630v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L F de Almeida" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504402v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273321v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Augusto Borsoi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D&#233;rand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Lehmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abu Baker Siddique Akhonda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Calhoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kibugi Chege" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Yeredor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joppe de Jonghe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreesen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ishteva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP58249.2023.10403509" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289900" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih Amini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.476" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718437v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03777569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos M Bermudez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Borsoi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bermudez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723324" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Prevost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose C.M. Bermudez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723178" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianze Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM48682.2020.9104331" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Markovsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683619" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303132v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Prevost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022504" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717931v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450745" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760634" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288994v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191643v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191649v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110453" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822106v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3510680" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613352v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1570971" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joscha Diehl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mignot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Schmitz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Sugiura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M159024X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/22-SII735" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2336" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408912v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456972" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/22-BEJ1486" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1824" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651874v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108573" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312602v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Robeva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1462052" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158076v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Borsoi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. M. Bermudez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1409354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233467v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1911.00659" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C M Bermudez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2021.3054338" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017947v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M129677X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911969v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2965305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998900v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M125950X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.03.036" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2019.03.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1116295" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2018.03.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226429v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108388" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360438v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736512" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130631v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2535182" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.07.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067938v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rhode" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gauterin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2350959" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066695v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Golyandina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korobeynikov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Shlemov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i02" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966869v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659372v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392568v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968630v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L F de Almeida" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062934v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083709v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311795v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>