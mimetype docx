--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -303,1159 +303,1159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled CP tensor decomposition with shared and distinct components for multi-task Fmri data fusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probability Mass Function Estimation Approaches with Application to Flow Cytometry Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabell Lehmann</w:t>
+                <w:t xml:space="preserve">Philippe Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Abu Baker Siddique Akhonda</w:t>
+                <w:t xml:space="preserve">Joseph Kibugi Chege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vince Calhoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+                <w:t xml:space="preserve">Martin Haardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Yeredor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing, ICASSP 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Los Sueños, Costa Rica</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135339v1</w:t>
+                <w:t xml:space="preserve">hal-04331910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability Mass Function Estimation Approaches with Application to Flow Cytometry Data Analysis</w:t>
+                <w:t xml:space="preserve">Compressing Neural Networks with Two-Layer Decoupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Flores</w:t>
+                <w:t xml:space="preserve">Joppe de Jonghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Kibugi Chege</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+                <w:t xml:space="preserve">Philippe Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Haardt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mariya Ishteva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 9th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Los Sueños, Costa Rica. pp.226-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP58249.2023.10403509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331910v1</w:t>
+                <w:t xml:space="preserve">hal-05008394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressing Neural Networks with Two-Layer Decoupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensor-based two-layer decoupling of multivariate polynomial maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joppe de Jonghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+                <w:t xml:space="preserve">Yassine Zniyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Ishteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dreesen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariya Ishteva</w:t>
+                <w:t xml:space="preserve">André de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 9th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP58249.2023.10403509⟩</w:t>
+              <w:t xml:space="preserve">31st European Signal Processing Conference, EUSIPCO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008394v1</w:t>
+                <w:t xml:space="preserve">hal-04360913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based two-layer decoupling of multivariate polynomial maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-rank updates of pre-trained weights for multi-task learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massih Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André de Almeida</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Signal Processing Conference, EUSIPCO 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289900⟩</w:t>
+              <w:t xml:space="preserve">The 61st Annual Meeting of the Association for Computational Linguistics (ACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.7544-7554, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-acl.476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360913v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rank updates of pre-trained weights for multi-task learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massih Amini</w:t>
+                <w:t xml:space="preserve">Identifiabilité de modèles tensoriels couplés pour l'estimation de lois de probabilité discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Clausel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 61st Annual Meeting of the Association for Computational Linguistics (ACL 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360908v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiabilité de modèles tensoriels couplés pour l'estimation de lois de probabilité discrète</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Flores</w:t>
+                <w:t xml:space="preserve">Coupled CP tensor decomposition with shared and distinct components for multi-task Fmri data fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Augusto Borsoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabell Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Abu Baker Siddique Akhonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vince Calhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing, ICASSP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331860v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor Decomposition for Multi-Task Deep-Learning in the context of Predictive Justice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Audibert</w:t>
+                <w:t xml:space="preserve">Coupled tensor factorization for flow cytometry data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud d'Aveni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique – CAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
+              <w:t xml:space="preserve">32nd IEEE International Workshop on Machine Learning for Signal Processing, MLSP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361571v1</w:t>
+                <w:t xml:space="preserve">hal-03718437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled tensor factorization for flow cytometry data analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
+                <w:t xml:space="preserve">Tensor-based image fusion accounting for inter-image variability: Recoverability and algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Augusto Borsoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud d'Aveni</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Carlos M Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE International Workshop on Machine Learning for Signal Processing, MLSP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Xi'an, China</w:t>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718437v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based image fusion accounting for inter-image variability: Recoverability and algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Prévost</w:t>
+                <w:t xml:space="preserve">Tensor Decomposition for Multi-Task Deep-Learning in the context of Predictive Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Carlos M Bermudez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massih-Reza Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique – CAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777569v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorisation couplée de tenseurs pour l'analyse de données de cytométrie en flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1588,90 +1588,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche tensorielle pour entrainer des réseaux de neurones flexibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zniyed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1735,51 +1735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1804,90 +1804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorisation tensorielle couplée en termes de rangs (L, L, 1) : application conjointe à la super-résolution hyperspectrale et au démélange en présence de variabilité spectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Borsoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1923,334 +1923,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based approach for training flexible neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Zniyed</w:t>
+                <w:t xml:space="preserve">Coupled tensor models accounting for inter-image variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Borsoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose C.M. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Asilomar Conference on Signals, Systems and Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF53345.2021.9723324⟩</w:t>
+              <w:t xml:space="preserve">55th Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Pacific Grove, United States. pp.1586-1590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF53345.2021.9723178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518648v1</w:t>
+                <w:t xml:space="preserve">hal-03634333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled tensor models accounting for inter-image variability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clemence Prevost</w:t>
+                <w:t xml:space="preserve">Tensor-based approach for training flexible neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Zniyed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Pacific Grove, United States. pp.1586-1590, </w:t>
+              <w:t xml:space="preserve">55th Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Pacific Grove, CA, United States. pp.1673-1677, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF53345.2021.9723178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF53345.2021.9723324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634333v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-rank tensor recovery for Jacobian-based Volterra identification of parallel Wiener-Hammerstein systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Ishteva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC Symposium on System Identification, SYSID 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padova (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2275,90 +2275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning nonlinearities in the decoupling problem with structured CPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zniyed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC Symposium on System Identification, SYSID 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padova (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2377,261 +2377,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence of Jacobi-type algorithms for Independent Component Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Cramér-Rao lower bounds with random equality constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianze Li</w:t>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM 2020 - 11th Sensor Array and Multichannel Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Hangzhou (virtual), China. </w:t>
+              <w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelone (virtual), Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAM48682.2020.9104331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994725v1</w:t>
+                <w:t xml:space="preserve">hal-02486600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cramér-Rao lower bounds with random equality constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the convergence of Jacobi-type algorithms for Independent Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chaumette</w:t>
+                <w:t xml:space="preserve">Jianze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelone (virtual), Spain. </w:t>
+              <w:t xml:space="preserve">SAM 2020 - 11th Sensor Array and Multichannel Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Hangzhou (virtual), China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SAM48682.2020.9104331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486600v1</w:t>
+                <w:t xml:space="preserve">hal-02994725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex optimization for matrix completion with application to forecasting</w:t>
               </w:r>
@@ -2790,90 +2790,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled tensor low-rank multilinear approximation for hyperspectral super-resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2946,64 +2946,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMSAP 2019 - IEEE 8th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Le Gosier, Guadeloupe, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3037,90 +3037,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches tensorielles couplées pour la fusion aveugle d'images multispectrale et hyperspectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3171,51 +3171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Emiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3589,204 +3589,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Matrix Completion: a Convex Relaxation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A polynomial formulation for joint decomposition of symmetric tensors of different orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.4</w:t>
+              <w:t xml:space="preserve">LVA/ICA 2015 - 12th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168981v1</w:t>
+                <w:t xml:space="preserve">hal-01168992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial formulation for joint decomposition of symmetric tensors of different orders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structured Matrix Completion: a Convex Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2015 - 12th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. pp.8</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168992v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusted least squares estimator for algebraic hypersurface fitting</w:t>
               </w:r>
@@ -3886,77 +3886,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled tensor models for probability mass function estimation: Part I, Principles and algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 243 (June), pp.110452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3990,77 +3990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled tensor models for probability mass function estimation: Part II, Uniqueness of the model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 243 (June), pp.110453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4120,51 +4120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Augusto Borsoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tülay Adali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,516 +4205,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric Fourier phase retrieval</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The barycenter in free nilpotent Lie groups and its application to iterated-integrals signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joscha Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozomi Sugiura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1570971⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.519-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M159024X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613352v4</w:t>
+                <w:t xml:space="preserve">hal-04801014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The barycenter in free nilpotent Lie groups and its application to iterated-integrals signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarimetric Fourier phase retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (3), pp.519-552. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.632-671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/23M159024X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1570971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801014v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613352v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hankel low-rank approximation and completion in time series analysis and forecasting: a brief review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gillard</w:t>
+                <w:t xml:space="preserve">Gaussian process regression in the flat limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Its Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (2), pp.287-303. </w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (6), pp.2471-2505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/22-SII735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/23-AOS2336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690201v1</w:t>
+                <w:t xml:space="preserve">hal-03869191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian process regression in the flat limit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+                <w:t xml:space="preserve">Hankel low-rank approximation and completion in time series analysis and forecasting: a brief review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (6), pp.2471-2505. </w:t>
+              <w:t xml:space="preserve">Statistics and Its Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.287-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/23-AOS2336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/22-SII735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869191v1</w:t>
+                <w:t xml:space="preserve">hal-03690201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of gradient-based block coordinate descent algorithms for non-orthogonal joint approximate diagonalization of matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5002,330 +5002,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Cramér–Rao bounds for reconstruction problems formulated as coupled canonical polyadic decompositions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Prévost</w:t>
+                <w:t xml:space="preserve">Robust eigenvectors of symmetric tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommi Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Robeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108573⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (4), pp.1784-1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1462052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651874v1</w:t>
+                <w:t xml:space="preserve">hal-04312602v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust eigenvectors of symmetric tensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elina Robeva</w:t>
+                <w:t xml:space="preserve">Constrained Cramér–Rao bounds for reconstruction problems formulated as coupled canonical polyadic decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43 (4), pp.1784-1805. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.108573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1462052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312602v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral super-resolution accounting for spectral variability: coupled tensor LL1-based recovery and blind unmixing of the unknown super-resolution image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A Borsoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. M. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5376,51 +5376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobi-type algorithm for low rank orthogonal approximation of symmetric tensors and its convergence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,77 +5493,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled tensor decomposition for hyper spectral and multispectral image fusion with inter-image variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A Borsoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C M Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5699,382 +5699,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral super-resolution with coupled Tucker approximation: Recoverability and SVD-based algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximate matrix and tensor diagonalization by unitary transformations: convergence of Jacobi-type algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68, pp.931-946. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.2998-3028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.2965305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M125950X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911969v4</w:t>
+                <w:t xml:space="preserve">hal-01998900v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate matrix and tensor diagonalization by unitary transformations: convergence of Jacobi-type algorithms</w:t>
+                <w:t xml:space="preserve">Decoupling multivariate polynomials: Interconnections between tensorizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Ishteva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (4), pp.2998-3028. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 363, pp.22-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M125950X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2019.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998900v4</w:t>
+                <w:t xml:space="preserve">hal-02994705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling multivariate polynomials: Interconnections between tensorizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperspectral super-resolution with coupled Tucker approximation: Recoverability and SVD-based algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariya Ishteva</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 363, pp.22-34. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.931-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2019.03.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.2965305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994705v1</w:t>
+                <w:t xml:space="preserve">hal-01911969v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On approximate diagonalization of third order symmetric tensors by orthogonal transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,51 +6134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally convergent Jacobi-type algorithms for simultaneous orthogonal symmetric tensor diagonalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6323,326 +6323,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable projection methods for approximate (greatest) common divisor computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifiability of an X-Rank Decomposition of Polynomial Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Markovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 681, pp.176-198. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.388-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M1108388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226429v1</w:t>
+                <w:t xml:space="preserve">hal-01763858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiability of an X-Rank Decomposition of Polynomial Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional ESPRIT for Damped and Undamped Signals: Algorithm, Computations, and Perturbation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymen Sahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (1), pp.388-414. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (22), pp. 5897-5910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M1108388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2736512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763858v1</w:t>
+                <w:t xml:space="preserve">hal-01360438v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional ESPRIT for Damped and Undamped Signals: Algorithm, Computations, and Perturbation Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable projection methods for approximate (greatest) common divisor computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Markovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (22), pp. 5897-5910. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 681, pp.176-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2736512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360438v3</w:t>
+                <w:t xml:space="preserve">hal-01226429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hankel low-rank matrix completion: performance of the nuclear norm relaxation</w:t>
               </w:r>
@@ -6804,261 +6804,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recursive Restricted Total Least-squares Algorithm</w:t>
+                <w:t xml:space="preserve">Multivariate and 2D Extensions of Singular Spectrum Analysis with the Rssa Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Rhode</w:t>
+                <w:t xml:space="preserve">Nina Golyandina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korobeynikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Shlemov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Gauterin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2350959⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (2), pp.1-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v067.i02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067938v1</w:t>
+                <w:t xml:space="preserve">hal-01066695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate and 2D Extensions of Singular Spectrum Analysis with the Rssa Package</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Recursive Restricted Total Least-squares Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Korobeynikov</w:t>
+                <w:t xml:space="preserve">Stephan Rhode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Markovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Shlemov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Usevich</w:t>
+                <w:t xml:space="preserve">Frank Gauterin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67 (2), pp.1-78. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (21), pp.5652-5662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18637/jss.v067.i02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2350959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066695v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7070,540 +7070,540 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lifting approach to ParaTuck-2 tensor decompositions</w:t>
+                <w:t xml:space="preserve">Computing asymptotic eigenvectors and eigenvalues of perturbed symmetric matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966869v3</w:t>
+                <w:t xml:space="preserve">hal-04659372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing asymptotic eigenvectors and eigenvalues of perturbed symmetric matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principal geodesic analysis for time series encoded with signature features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659372v2</w:t>
+                <w:t xml:space="preserve">hal-04392568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal geodesic analysis for time series encoded with signature features</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A lifting approach to ParaTuck-2 tensor decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392568v1</w:t>
+                <w:t xml:space="preserve">hal-03966869v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-layer decoupling of multivariate polynomials with coupled ParaTuck and CP decompositions</w:t>
+                <w:t xml:space="preserve">On factorization of rank-one auto-correlation matrix polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André L F de Almeida</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968630v2</w:t>
+                <w:t xml:space="preserve">hal-04062934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On factorization of rank-one auto-correlation matrix polynomials</w:t>
+                <w:t xml:space="preserve">Two-layer decoupling of multivariate polynomials with coupled ParaTuck and CP decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Zniyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Ishteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André L F de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062934v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of blind and non-blind estimation for coupled LL1 tensor models using the randomly-constrained Cramér-Rao bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7634,90 +7634,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor-based framework for training flexible neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zniyed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7729,242 +7729,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinantal Point Processes in the Flat Limit: Extended L-ensembles, Partial-Projection DPPs and Universality Classes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+                <w:t xml:space="preserve">Constrained Cramér-Rao lower bounds for CP-based hyperspectral super-resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Haardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012027v1</w:t>
+                <w:t xml:space="preserve">hal-03083709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Cramér-Rao lower bounds for CP-based hyperspectral super-resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Prévost</w:t>
+                <w:t xml:space="preserve">Determinantal Point Processes in the Flat Limit: Extended L-ensembles, Partial-Projection DPPs and Universality Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Brie</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083709v1</w:t>
+                <w:t xml:space="preserve">hal-03012027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8243,51 +8243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Augusto Borsoi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D&#233;rand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Lehmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abu Baker Siddique Akhonda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Calhoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kibugi Chege" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Yeredor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joppe de Jonghe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreesen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ishteva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP58249.2023.10403509" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289900" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih Amini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.476" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718437v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03777569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos M Bermudez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Borsoi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bermudez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723324" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Prevost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose C.M. Bermudez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723178" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianze Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM48682.2020.9104331" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Markovsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683619" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303132v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Prevost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022504" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717931v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450745" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760634" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288994v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191643v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191649v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110453" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822106v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3510680" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613352v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1570971" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joscha Diehl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mignot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Schmitz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Sugiura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M159024X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/22-SII735" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869191v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2336" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408912v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456972" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/22-BEJ1486" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1824" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651874v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108573" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312602v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Robeva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1462052" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158076v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Borsoi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. M. Bermudez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1409354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233467v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1911.00659" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C M Bermudez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2021.3054338" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017947v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M129677X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911969v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2965305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998900v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M125950X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.03.036" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2019.03.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1116295" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2018.03.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226429v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108388" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360438v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736512" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130631v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2535182" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.07.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067938v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rhode" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gauterin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2350959" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066695v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Golyandina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korobeynikov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Shlemov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i02" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966869v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659372v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392568v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968630v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L F de Almeida" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062934v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083709v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311795v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471465v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Augusto Borsoi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D&#233;rand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kibugi Chege" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Yeredor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joppe de Jonghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreesen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ishteva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP58249.2023.10403509" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zniyed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih Amini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-acl.476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Lehmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abu Baker Siddique Akhonda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Calhoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096241" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harl&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud d'Aveni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03777569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos M Bermudez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726816v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Borsoi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bermudez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Prevost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose C.M. Bermudez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723178" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF53345.2021.9723324" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianze Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM48682.2020.9104331" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Markovsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683619" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303132v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Prevost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022504" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717931v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450745" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760634" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288994v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191643v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191649v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110453" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822106v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3510680" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joscha Diehl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mignot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Schmitz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Sugiura" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M159024X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613352v4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1570971" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOS2336" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/22-SII735" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408912v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456972" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/22-BEJ1486" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AAP1824" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312602v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Muller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Robeva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1462052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651874v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108573" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158076v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Borsoi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. M. Bermudez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1409354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233467v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1911.00659" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C M Bermudez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2021.3054338" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017947v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M129677X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998900v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M125950X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994705v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2019.03.036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911969v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2965305" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2019.03.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1116295" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2018.03.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1108388" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360438v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736512" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130631v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2535182" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2015.07.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Golyandina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korobeynikov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Shlemov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v067.i02" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Rhode" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gauterin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2350959" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659372v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392568v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966869v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062934v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968630v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L F de Almeida" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083709v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311795v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>