--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -329,382 +329,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global analysis of nearshore and submarine springs: spatial distribution, controlling factors, and probability of presence</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advancing the Understanding of Complex Piezometric Information: A Methodological Approach Integrating Long-Term Piezometry, Surface Nuclear Magnetic Resonance, and Fracture Analysis Using Insights from the “Calcaires du Barrois” Series, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177004⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w16121700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750548v1</w:t>
+                <w:t xml:space="preserve">hal-04662280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the Understanding of Complex Piezometric Information: A Methodological Approach Integrating Long-Term Piezometry, Surface Nuclear Magnetic Resonance, and Fracture Analysis Using Insights from the “Calcaires du Barrois” Series, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groundwater Depletion: Current Trends and Future Challenges to Mitigate the Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerantzis Kazakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micol Mastrocicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (12), pp.1700. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w16121700⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (17), pp.2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w16172385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662280v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Depletion: Current Trends and Future Challenges to Mitigate the Phenomenon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Micol Mastrocicco</w:t>
+                <w:t xml:space="preserve">A global analysis of nearshore and submarine springs: spatial distribution, controlling factors, and probability of presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssne Bouimouass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Fourno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (17), pp.2385. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 955, pp.177004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w16172385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709346v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Judgmental Sampling Approach for the Monitoring of Groundwater Quality and Quantity Evolution in Mediterranean Catchments</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst recharge-discharge semi distributed model to assess spatial variability of flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,1454 +1591,1454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Nuclear Magnetic Resonance Monitoring Reveals Karst Unsaturated Zone Recharge Dynamics during a Rain Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. D. Carrière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatoly Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.3183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12113183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296368v1</w:t>
+                <w:t xml:space="preserve">hal-03010248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Nuclear Magnetic Resonance Monitoring Reveals Karst Unsaturated Zone Recharge Dynamics during a Rain Event</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Carrière</w:t>
+                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatoly Legchenko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (11), pp.3183. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 698, pp.134247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w12113183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010248v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree xylem water isotope analysis by Isotope Ratio Mass Spectrometry and laser spectrometry: A dataset to explore tree response to drought</w:t>
+                <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Gillon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105349⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 590, pp.125428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525931v1</w:t>
+                <w:t xml:space="preserve">hal-03111285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">Tree xylem water isotope analysis by Isotope Ratio Mass Spectrometry and laser spectrometry: A dataset to explore tree response to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 590, pp.125428. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.105349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03111285v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Characterization of the Krania–Elassona Structure and Functioning Allogenic Karst Aquifer in Central Greece</w:t>
+                <w:t xml:space="preserve">Monitoring of groundwater redistribution in a karst aquifer using a superconducting gravimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonios Manakos</w:t>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ntona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nerantzis Kazakis</w:t>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, i-DUST 2018 – Inter-Disciplinary Underground Science &amp; Technology, 88, pp.03001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences9010015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198803001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620075v1</w:t>
+                <w:t xml:space="preserve">insu-02047518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Limitations of Karst Aquifer Vulnerability Mapping Based on the PaPRIKa Method-Application to a Large European Karst Aquifer (Fontaine de Vaucluse, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+                <w:t xml:space="preserve">Enhanced Characterization of the Krania–Elassona Structure and Functioning Allogenic Karst Aquifer in Central Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Manakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ntona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerantzis Kazakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/environments6030039⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9010015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080741v1</w:t>
+                <w:t xml:space="preserve">hal-02620075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A QGIS Plugin Based on the PaPRIKa Method for Karst Aquifer Vulnerability Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (2), pp.201-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gwat.12855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of groundwater redistribution in a karst aquifer using a superconducting gravimeter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">Challenges and Limitations of Karst Aquifer Vulnerability Mapping Based on the PaPRIKa Method-Application to a Large European Karst Aquifer (Fontaine de Vaucluse, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerantzis Kazakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, i-DUST 2018 – Inter-Disciplinary Underground Science &amp; Technology, 88, pp.03001. </w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198803001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/environments6030039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02047518v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing soil water content spatio-temporal variability at the hillslope scale in a headwater catchment using a multi variable interpolation model based on EMI surveys (Draix, South Alps, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Carriere</w:t>
+                <w:t xml:space="preserve">Management and research strategies of karst aquifers in Greece: Literature overview and exemplification based on hydrodynamic modelling and vulnerability assessment of a strategic karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerantzis Kazakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Manakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-018-7687-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 643, pp.592 - 609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624342v1</w:t>
+                <w:t xml:space="preserve">hal-01832703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical constraints between the karst Tabular Middle Atlas Causses and the Sais basin (Morocco): implications of groundwater circulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing soil water content spatio-temporal variability at the hillslope scale in a headwater catchment using a multi variable interpolation model based on EMI surveys (Draix, South Alps, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-017-1675-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-018-7687-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970695v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and research strategies of karst aquifers in Greece: Literature overview and exemplification based on hydrodynamic modelling and vulnerability assessment of a strategic karst aquifer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonios Manakos</w:t>
+                <w:t xml:space="preserve">Hydrochemical constraints between the karst Tabular Middle Atlas Causses and the Sais basin (Morocco): implications of groundwater circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Saracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Qarqori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rouai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 643, pp.592 - 609. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.71-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-017-1675-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832703v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H+, un réseau National de sites hydrogéologiques pour la caractérisation, la quantification et la modélisation des transferts d'eau, d'éléments et d'énergie dans les aquifères souterrains hétérogènes</w:t>
               </w:r>
@@ -3309,51 +3309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3577,51 +3577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Torres-Rondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3694,77 +3694,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (7), pp.1905-1918. </w:t>
@@ -3802,90 +3802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of magnetic resonance soundings for characterizing water storage in the unsaturated zone of karst aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3949,51 +3949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la recharge des hydrosystèmes karstiques à l’échelle de la parcelle : modélisation et analyse de corrélation - Site du Laboratoire souterrain à bas bruit de Rustrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4061,90 +4061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Electrical Resistivity Tomography and Ground Penetrating Radar to study geological structuring of karst Unsaturated Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4203,51 +4203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the inclusion of ground-based gravity measurements to the calibration process of a global rainfall-discharge reservoir model: case of the Durzon karst system (Larzac, southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,51 +4638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4969,475 +4969,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of transmissivities from MRS and pumping tests in Denmark</w:t>
+                <w:t xml:space="preserve">TEM study of the geoelectrical structure and groundwater salinity of the Nahal Hever sinkhole site, Dead Sea shore, Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ryom Nielsen</w:t>
+                <w:t xml:space="preserve">M. Ezersky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. F. Hagensen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Al-Zoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Akkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2010071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644100v1</w:t>
+                <w:t xml:space="preserve">insu-00648355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of geophysical methods to karst-system exploration: an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of transmissivities from MRS and pumping tests in Denmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ryom Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. F. Hagensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F.P. Bosch</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-011-0746-x⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (2), pp.211 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01315384v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM study of the geoelectrical structure and groundwater salinity of the Nahal Hever sinkhole site, Dead Sea shore, Israel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of geophysical methods to karst-system exploration: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ezersky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Legchenko</w:t>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al-Zoubi</w:t>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Levi</w:t>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Akkawi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.P. Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 75 (1), pp.99-112. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (6), pp.1169 - 1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-011-0746-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00648355v1</w:t>
+                <w:t xml:space="preserve">hal-01315384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dead Sea sinkhole hazard - new findings based on a multidisciplinary geophysical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5508,474 +5508,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00563599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical characterisation of karstic networks – Application to the Ouysse system (Poumeyssen, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Guerin</w:t>
+                <w:t xml:space="preserve">Investigation of sedimentary aquifers in Denmark using the magnetic resonance sounding method (MRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mette Ryom Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Feldberg Hagensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 341 (10-11), p. 810-817. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 341 (10-11), pp.918-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.08.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514233v1</w:t>
+                <w:t xml:space="preserve">insu-00499454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of sedimentary aquifers in Denmark using the magnetic resonance sounding method (MRS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint use of TEM and MRS methods in a complex geological setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ezersky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Al-Zoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom Feldberg Hagensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 341 (10-11), pp.918-927. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.07.007⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 341 (10-11), pp.908-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00499454v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00499461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint use of TEM and MRS methods in a complex geological setting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Al-Zoubi</w:t>
+                <w:t xml:space="preserve">Geophysical characterisation of karstic networks – Application to the Ouysse system (Poumeyssen, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 341 (10-11), pp.908-917. </w:t>
+              <w:t xml:space="preserve">, 2009, 341 (10-11), p. 810-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00499461v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-existing caverns in salt formations could be the major cause of sinkhole hazards along the coast of the Dead Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6077,51 +6077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating water-filled karst caverns and estimating their volume using magnetic resonance soundings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Ezersky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6224,64 +6224,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRS applicability for a study of glacial sedimentary aquifers in Central Jutland, Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Ryom Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 66 (3-4), pp.176 à 187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6366,51 +6366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6487,320 +6487,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical constraints on the groundwater circulation and its renewal at the main Bittit spring, supplying Meknes and its region (Sais Basin): Characterization &amp; conceptual model.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helene Miche</w:t>
+                <w:t xml:space="preserve">Identification of the origin and type of flow in a karst under cover (Barrois limestone; Meuse): contribution of hydrochemical and geophysical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual Meeting MedGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nabil Khélifi &amp; Attila Çiner, Nov 2022, Marrakech, Morocco. pp.170</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831266v1</w:t>
+                <w:t xml:space="preserve">hal-03751675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the origin and type of flow in a karst under cover (Barrois limestone; Meuse): contribution of hydrochemical and geophysical coupling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gigleux</w:t>
+                <w:t xml:space="preserve">Geophysical constraints on the groundwater circulation and its renewal at the main Bittit spring, supplying Meknes and its region (Sais Basin): Characterization &amp; conceptual model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gineth Saracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rouai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Dekayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">2nd Annual Meeting MedGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nabil Khélifi &amp; Attila Çiner, Nov 2022, Marrakech, Morocco. pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751675v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater dynamics in karst hydrosystem unsaturated zone; evidences from a 2-years Surface Nuclear Magnetic Resonance monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6877,90 +6877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater fast drainage dynamics in the Barrois limestones; evidences from an MRS monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bertrand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gigleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6996,695 +6996,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KaRaMel: a semi-distributed Rainfall-Recharge-Discharge model toassess the spatial variability of flows in karst aquifers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+                <w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115210v1</w:t>
+                <w:t xml:space="preserve">hal-03563512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-disciplinary characterisation of carbonate reservoirs. ALBION, a multi-scales dynamic analogue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Cochard</w:t>
+                <w:t xml:space="preserve">Hydrogeological and hydrogeophysical insights into karst aquifer unsaturated zone. Challenges and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IAH Congress</w:t>
+              <w:t xml:space="preserve">46th IAH congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751867v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological and hydrogeophysical insights into karst aquifer unsaturated zone. Challenges and limits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+                <w:t xml:space="preserve">From CRITEX to OZCAR: Geophysical wandering accross the FrenchCritical Zone Observatorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IAH congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303609v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From CRITEX to OZCAR: Geophysical wandering accross the FrenchCritical Zone Observatorie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+                <w:t xml:space="preserve">KaRaMel: a semi-distributed Rainfall-Recharge-Discharge model toassess the spatial variability of flows in karst aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115194v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-disciplinary characterisation of carbonate reservoirs. ALBION, a multi-scales dynamic analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Massonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Tendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon D. Carrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Lucie Dal Soglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+                <w:t xml:space="preserve">Jean Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">46th IAH Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563512v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water isotope monitoring to study transpiration and tree drought responses on Mediterranean karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7752,51 +7752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Muon, Seismic and Electrical Resistivity Measurements to Characterize a Karstic Unsaturated Zone (LSBB, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7877,103 +7877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater vulnerability assessment in the Strategic Greek Karst Aquifer of Damasi Titanos using QGIS PaPRIKa plugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerantzis Kazakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Manakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
@@ -8127,51 +8127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a karstic hydrosystem by a multidiscliplinary approach : the case of the Barrois limestones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gigleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brusquet V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8179,51 +8179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
@@ -8252,51 +8252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New hydro-climatic observatory in a hotspot of global change - Mahafaly plateau southwestern of Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8377,90 +8377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodetic tools for monitoring groundwater redistributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8528,51 +8528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8621,730 +8621,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of Guigo and L'Hajeb Causses in the renewal and circulations of Saïs basin groundwaters (Middle-Atlas Causses, Morocco).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rouai</w:t>
+                <w:t xml:space="preserve">Suivi de l’évapotranspiration par télédétection spatiale pour l’évaluation des ressources hydrogéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Velluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting, Session H4B: Characterization, Modeling, and Remediation of Karst and Structurally Variable Flow Systems in a Changing Environment II, H54B-05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, LA, United States</w:t>
+              <w:t xml:space="preserve">Journées de Modélisation du Fonctionnement des Surfaces Continentales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546253v1</w:t>
+                <w:t xml:space="preserve">hal-03590416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’évapotranspiration par télédétection spatiale pour l’évaluation des ressources hydrogéologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expliquer les variations de réponse inter-individuelles des arbres face à la sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Modélisation du Fonctionnement des Surfaces Continentales.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les 41e Journées Scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, ST Michel l'observatoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590416v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer les variations de réponse inter-individuelles des arbres face à la sécheresse</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implication of Guigo and L'Hajeb Causses in the renewal and circulations of Saïs basin groundwaters (Middle-Atlas Causses, Morocco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Saracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Qarqori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rouai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 41e Journées Scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, ST Michel l'observatoire, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting, Session H4B: Characterization, Modeling, and Remediation of Karst and Structurally Variable Flow Systems in a Changing Environment II, H54B-05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316643v1</w:t>
+                <w:t xml:space="preserve">hal-03546253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes modelling applied to evaluation of karst hydrosystem recharge at the stand scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A study of karst hydrosystem recharge at the parcel scale, using modeling and correlation analysis - Low Noise Underground Laboratory of Rustrel site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Davi</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Ollivier</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst</w:t>
+              <w:t xml:space="preserve">Eurokarst 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315558v1</w:t>
+                <w:t xml:space="preserve">hal-03751831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of karst hydrosystem recharge at the parcel scale, using modeling and correlation analysis - Low Noise Underground Laboratory of Rustrel site</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Processes modelling applied to evaluation of karst hydrosystem recharge at the stand scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2016</w:t>
+              <w:t xml:space="preserve">Eurokarst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751831v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical and isotopical analyzes of groundwater in a karst system - the case study of Fez-Meknès basin (Morocco).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Qarqori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rouai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH Congress, Groundwater and society: 60 years of IAH; Session 8.05- KARST ; Abstract n° 1535</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
@@ -9386,64 +9386,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-distributed lumped model to assess recharge of karst unsaturated zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9533,51 +9533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
@@ -9619,77 +9619,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water in karst hydrosystems unsaturated zone; MRS evidences within an integrated hydrogeophysical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoli Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9792,51 +9792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I-Dust - Inter-Disciplinary Underground Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, APT, France</w:t>
@@ -10016,51 +10016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10288,51 +10288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Massonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOCAD meeting, RING, Research for Integrative Numerical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10351,416 +10351,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRS applicability for the characterisation of the unsaturated zone of karst hydrosystems : First results from the LSBB site (Rustrel, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementarity of Electrical Resistivity Tomography and Ground Penetrating Radar to Study Karst Unsaturated Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iDUST 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Near Surface Geoscience 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Sep 2012, Paris, France. pp.724, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20143402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844556v1</w:t>
+                <w:t xml:space="preserve">hal-02309195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeophysical study of karst unsaturated zone structure and functionning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iDUST, Inter Disciplinary Underground Science and Technology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LSBB,Laboratoire souterrain à bas bruit, May 2012, Apt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of Electrical Resistivity Tomography and Ground Penetrating Radar to Study Karst Unsaturated Zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRS applicability for the characterisation of the unsaturated zone of karst hydrosystems : First results from the LSBB site (Rustrel, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Sénéchal</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iDUST 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Apt, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20143402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02309195v1</w:t>
+                <w:t xml:space="preserve">hal-01844556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evidence of water storage changes in the unsaturated zone of karst using MRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10936,51 +10936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRS applicability for the characterisation of the unsaturated zone of karst hydrosystems : First results from the LSBB site (Rustrel, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11057,90 +11057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRS study of water content variations in the unsaturated zone of a karst aquifer (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11182,90 +11182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRS applicability for the characterisation of the unsaturated zone of karst hydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11915,51 +11915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First contributions of TEM, RMT, RF-EM and VLF-GRAD to the study of a karstic/alluvial depression in Greece (Northern Peloponnisos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12193,51 +12193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroclimatc monitoring in a chronic humanitarian crisis area - southwestern Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Health</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12437,458 +12437,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated hydrogeophysical approach for karst water assessment and management in humanitarian context - Mahafaly Plateau in Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
+                <w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine‐de‐Vaucluse catchment (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Mangin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH international congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Neuchätel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446402v1</w:t>
+                <w:t xml:space="preserve">hal-03751875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine-de-Vaucluse catchment (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine‐de‐Vaucluse catchment (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+                <w:t xml:space="preserve">An integrated hydrogeophysical approach for karst water assessment and management in humanitarian context - Mahafaly Plateau in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Lellouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Neuchätel, Switzerland</w:t>
+              <w:t xml:space="preserve">43rd IAH international congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751875v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Calculate DOI Index to Assess Inverted ERT model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Torres Rondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12980,77 +12980,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water resource management: the multi-technique approach of LSBB and its muon detection projects (chapter 7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignácio Lázaro Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13105,51 +13105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-Based Vegetation Models Improve Karst Recharge Simulation Under Mediterranean Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13220,278 +13220,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and Limits of Electrical Resistivity Tomography to Monitor Water Infiltration Through Karst Medium During a Rainy Event.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
+                <w:t xml:space="preserve">Feasibility and limits of Electrical Resistivity Tomography to monitor water infiltration through karst mediumduring a rainy event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.45-55, 2015, Hydrogeological and Environmental Investigations in Karst Systems, 978-3-642-17434-6. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.45-55, 2015, Environmental Earth Sciences, 978-3-642-17434-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315356v1</w:t>
+                <w:t xml:space="preserve">hal-02605721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and limits of Electrical Resistivity Tomography to monitor water infiltration through karst mediumduring a rainy event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.D. Carrière</w:t>
+                <w:t xml:space="preserve">Feasibility and Limits of Electrical Resistivity Tomography to Monitor Water Infiltration Through Karst Medium During a Rainy Event.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Andreo; F. Carrasco; J.J. Duran; P. Jimenez; J.W. LaMoreaux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.45-55, 2015, Environmental Earth Sciences, 978-3-642-17434-6. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+              <w:t xml:space="preserve">, Springer, pp.45-55, 2015, Hydrogeological and Environmental Investigations in Karst Systems, 978-3-642-17434-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605721v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13764,51 +13764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="633D4CD9"/>
+    <w:nsid w:val="A25052D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13995,51 +13995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/konstantinos-chalikakis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6929-636X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115962425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1503-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04955316v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssne Bouimouass" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fourno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerantzis Kazakis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Mastrocicco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16172385" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarita Ntona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Busico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#242;l Mastrocicco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kalaitzidou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15224018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rakotomandrindra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heath" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02731-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03529217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107762" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Hamdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Morarech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Mouine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amediaz Rachid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhamene El Ghmari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2022.2026531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Health" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale F M Rakotomandrindra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva E Rajaomahefasoa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113183" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Manakos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9010015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lecomte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004758v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12855" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7687-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1675-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.184" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heath" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mangin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7909-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603839v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rondon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0244.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariotte Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013.03.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP5F4082-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1856-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPWB27XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Moussa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genthon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.07.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J3BPW57-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646700v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vall&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapelet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337680v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nielsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Feldberg Hagensen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Legchenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryom Nielsen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Hagensen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010071" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Bosch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-011-0746-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BACA14A435223C793506A94C32066F69FD97AC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648355v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezersky" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Zoubi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akkawi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.06.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HT8JRHC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563599v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ezersky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Zoubi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Eppelbaum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2010/0054S2-0005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514233v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.08.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDCZRCRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499454v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Ryom Nielsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0PJZV2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FQRKP2J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388752v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ezersky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035510" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3129A0962D99E21DD28C3D69132A9941E1770740/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386871v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2958007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388070v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.11.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13R9MTX7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120342v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.03.034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831266v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751675v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120091" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647792v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Girod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751867v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dal Soglio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303609v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844640v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844630v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brusquet V." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villeneuve A." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381476v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lap&#232;gue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546253v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315558v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544527v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844585v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309722v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816792v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carriere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chalikakis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309385v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816796v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177787v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844556v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309447v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309195v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143402" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338708v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309233v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338734v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carri&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747789v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807976v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337668v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desplanque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02303106v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Plagnes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurk" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koutsi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325813v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Health" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieynaba N'Diaye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446402v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lellouche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844620v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751875v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315357v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres Rondon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142021" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606484v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_12" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315356v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605721v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193513v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/tel-03158530v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/konstantinos-chalikakis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6929-636X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115962425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1503-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04955316v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssne Bouimouass" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fourno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerantzis Kazakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Mastrocicco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16172385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarita Ntona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Busico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#242;l Mastrocicco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kalaitzidou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15224018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rakotomandrindra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heath" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02731-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03529217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107762" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Hamdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Morarech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Mouine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amediaz Rachid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhamene El Ghmari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2022.2026531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Health" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale F M Rakotomandrindra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva E Rajaomahefasoa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Manakos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9010015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lecomte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12855" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832703v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.184" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7687-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1675-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heath" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mangin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7909-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603839v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rondon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0244.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariotte Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013.03.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP5F4082-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1856-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPWB27XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Moussa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genthon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.07.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J3BPW57-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646700v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vall&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapelet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337680v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nielsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Feldberg Hagensen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Legchenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648355v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezersky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Zoubi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akkawi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.06.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HT8JRHC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryom Nielsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Hagensen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010071" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315384v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Bosch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-011-0746-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BACA14A435223C793506A94C32066F69FD97AC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563599v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ezersky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Zoubi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Eppelbaum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2010/0054S2-0005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499454v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Ryom Nielsen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0PJZV2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FQRKP2J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.08.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDCZRCRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388752v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ezersky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035510" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3129A0962D99E21DD28C3D69132A9941E1770740/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386871v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2958007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388070v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.11.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13R9MTX7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120342v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.03.034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751675v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120091" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647792v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Girod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dal Soglio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844640v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844630v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brusquet V." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villeneuve A." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381476v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lap&#232;gue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546253v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544527v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844585v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309722v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816792v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carriere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chalikakis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309385v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816796v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177787v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309195v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143402" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844556v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338708v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309233v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338734v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carri&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747789v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807976v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337668v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desplanque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02303106v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Plagnes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurk" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koutsi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325813v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Health" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieynaba N'Diaye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751875v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844620v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446402v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lellouche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315357v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres Rondon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142021" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606484v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_12" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605721v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315356v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193513v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/tel-03158530v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>