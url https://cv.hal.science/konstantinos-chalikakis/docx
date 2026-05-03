--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -4969,432 +4969,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM study of the geoelectrical structure and groundwater salinity of the Nahal Hever sinkhole site, Dead Sea shore, Israel</w:t>
+                <w:t xml:space="preserve">Comparison of transmissivities from MRS and pumping tests in Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ezersky</w:t>
+                <w:t xml:space="preserve">M. Ryom Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. F. Hagensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legchenko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.06.011⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (2), pp.211 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00648355v1</w:t>
+                <w:t xml:space="preserve">hal-02644100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of transmissivities from MRS and pumping tests in Denmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of geophysical methods to karst-system exploration: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ryom Nielsen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Legchenko</w:t>
+                <w:t xml:space="preserve">F.P. Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (6), pp.1169 - 1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-011-0746-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2010071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644100v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of geophysical methods to karst-system exploration: an overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TEM study of the geoelectrical structure and groundwater salinity of the Nahal Hever sinkhole site, Dead Sea shore, Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+                <w:t xml:space="preserve">M. Ezersky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guerin</w:t>
+                <w:t xml:space="preserve">A. Al-Zoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Valois</w:t>
+                <w:t xml:space="preserve">E. Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.P. Bosch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Akkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (6), pp.1169 - 1180. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.99-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-011-0746-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315384v1</w:t>
+                <w:t xml:space="preserve">insu-00648355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dead Sea sinkhole hazard - new findings based on a multidisciplinary geophysical study</w:t>
               </w:r>
@@ -5785,51 +5785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical characterisation of karstic networks – Application to the Ouysse system (Poumeyssen, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,51 +6532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gigleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6890,51 +6890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater fast drainage dynamics in the Barrois limestones; evidences from an MRS monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9859,273 +9859,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the lsbb environment from GPR data, along the tunnel and from the surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+                <w:t xml:space="preserve">Feasibility and limits of Electrical Resistivity Tomography to monitor water infiltration through karst medium during a rainy event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carriere</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences - 5th I-DUST conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Apt, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Karst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816792v1</w:t>
+                <w:t xml:space="preserve">hal-02309385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and limits of Electrical Resistivity Tomography to monitor water infiltration through karst medium during a rainy event</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Danquigny</w:t>
+                <w:t xml:space="preserve">Imaging the lsbb environment from GPR data, along the tunnel and from the surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Clément</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Karst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences - 5th I-DUST conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Apt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309385v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical investigations at the LSBB</w:t>
               </w:r>
@@ -11915,51 +11915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First contributions of TEM, RMT, RF-EM and VLF-GRAD to the study of a karstic/alluvial depression in Greece (Northern Peloponnisos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13265,51 +13265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13395,51 +13395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Andreo; F. Carrasco; J.J. Duran; P. Jimenez; J.W. LaMoreaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.45-55, 2015, Hydrogeological and Environmental Investigations in Karst Systems, 978-3-642-17434-6. </w:t>
@@ -13764,51 +13764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A25052D7"/>
+    <w:nsid w:val="EF3C3459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13995,51 +13995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/konstantinos-chalikakis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6929-636X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115962425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1503-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04955316v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssne Bouimouass" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fourno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerantzis Kazakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Mastrocicco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16172385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarita Ntona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Busico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#242;l Mastrocicco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kalaitzidou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15224018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rakotomandrindra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heath" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02731-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03529217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107762" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Hamdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Morarech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Mouine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amediaz Rachid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhamene El Ghmari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2022.2026531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Health" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale F M Rakotomandrindra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva E Rajaomahefasoa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Manakos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9010015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lecomte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12855" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832703v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.184" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7687-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1675-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heath" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mangin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7909-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603839v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rondon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0244.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariotte Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013.03.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP5F4082-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1856-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPWB27XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Moussa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genthon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.07.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J3BPW57-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646700v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vall&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapelet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337680v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nielsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Feldberg Hagensen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Legchenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648355v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezersky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Zoubi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akkawi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.06.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HT8JRHC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryom Nielsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Hagensen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010071" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315384v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Bosch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-011-0746-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BACA14A435223C793506A94C32066F69FD97AC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563599v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ezersky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Zoubi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Eppelbaum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2010/0054S2-0005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499454v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Ryom Nielsen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0PJZV2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FQRKP2J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.08.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDCZRCRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388752v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ezersky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035510" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3129A0962D99E21DD28C3D69132A9941E1770740/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386871v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2958007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388070v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.11.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13R9MTX7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120342v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.03.034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751675v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120091" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647792v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Girod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dal Soglio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844640v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844630v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brusquet V." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villeneuve A." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381476v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lap&#232;gue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546253v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544527v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844585v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309722v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816792v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carriere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chalikakis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309385v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816796v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177787v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309195v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143402" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844556v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338708v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309233v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338734v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carri&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747789v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807976v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337668v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desplanque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02303106v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Plagnes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurk" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koutsi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325813v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Health" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieynaba N'Diaye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751875v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844620v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446402v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lellouche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315357v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres Rondon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142021" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606484v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_12" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605721v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315356v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193513v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/tel-03158530v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/konstantinos-chalikakis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6929-636X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115962425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1503-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04955316v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssne Bouimouass" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fourno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerantzis Kazakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Mastrocicco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16172385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarita Ntona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Busico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#242;l Mastrocicco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kalaitzidou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15224018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rakotomandrindra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heath" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02731-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03529217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107762" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Hamdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Morarech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra El Mouine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amediaz Rachid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhamene El Ghmari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2022.2026531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Health" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale F M Rakotomandrindra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva E Rajaomahefasoa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134332" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105349" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Manakos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntona" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9010015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lecomte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12855" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832703v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.184" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7687-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mayer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Qarqori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1675-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01712552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise G&#233;rard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heath" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mangin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7909-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603839v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rondon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0244.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariotte Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2013.03.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP5F4082-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1856-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPWB27XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Moussa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genthon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2013.07.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J3BPW57-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646700v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vall&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chapelet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337680v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nielsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Feldberg Hagensen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Legchenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryom Nielsen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Hagensen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010071" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Bosch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-011-0746-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BACA14A435223C793506A94C32066F69FD97AC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648355v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezersky" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Zoubi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Levi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Akkawi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.06.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HT8JRHC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563599v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ezersky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Zoubi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Eppelbaum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2010/0054S2-0005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499454v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Ryom Nielsen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0PJZV2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FQRKP2J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.08.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDCZRCRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388752v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ezersky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035510" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3129A0962D99E21DD28C3D69132A9941E1770740/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386871v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2958007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388070v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.11.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13R9MTX7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120342v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.03.034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751675v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120091" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647792v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Girod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dal Soglio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844640v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844630v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brusquet V." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villeneuve A." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381476v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lap&#232;gue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546253v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02315558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544527v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844585v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316555v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Boudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315380v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309722v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309385v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816792v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carriere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chalikakis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816796v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177787v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309195v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143402" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844556v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338708v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02309233v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338734v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carri&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747789v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807976v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336990v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337668v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desplanque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02303106v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Plagnes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurk" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koutsi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325813v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Health" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieynaba N'Diaye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751875v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844620v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446402v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lellouche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315357v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres Rondon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142021" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606484v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_12" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605721v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315356v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193513v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/tel-03158530v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>