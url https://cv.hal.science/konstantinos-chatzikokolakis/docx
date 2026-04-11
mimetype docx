--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -2521,256 +2521,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-To Techniques for Generalized Bisimulation Metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Axioms for Information Leakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário S. Alvim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mciver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carroll Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Concurrency Theory (CONCUR 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th Computer Security Foundations Symposium (CSF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2016, Lisbon, Portugal. pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335234v1</w:t>
+                <w:t xml:space="preserve">hal-01330414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axioms for Information Leakage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Up-To Techniques for Generalized Bisimulation Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Mciver</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valeria Vignudelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Computer Security Foundations Symposium (CSF 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Concurrency Theory (CONCUR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Québec City, Canada. pp.35:1--35:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2016.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330414v1</w:t>
+                <w:t xml:space="preserve">hal-01335234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geo-indistinguishability: A Principled Approach to Location Privacy</w:t>
               </w:r>
@@ -3053,248 +3053,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics for Differential Privacy in Concurrent Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized bisimulation metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Gebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lili Xu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huimin Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Formal Techniques for Networked and Distributed Systems (FORTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany. pp.199-215, </w:t>
+              <w:t xml:space="preserve">CONCUR - 25th Conference on Concurrency Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.32-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-43613-4_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44584-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879140v2</w:t>
+                <w:t xml:space="preserve">hal-01011471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized bisimulation metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metrics for Differential Privacy in Concurrent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gebler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lili Xu</w:t>
+                <w:t xml:space="preserve">Huimin Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCUR - 25th Conference on Concurrency Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.32-46, </w:t>
+              <w:t xml:space="preserve">34th Formal Techniques for Networked and Distributed Systems (FORTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany. pp.199-215, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44584-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-43613-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011471v1</w:t>
+                <w:t xml:space="preserve">hal-00879140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositionality Results for Quantitative Information Flow</w:t>
               </w:r>
@@ -3410,64 +3410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário S. Alvim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mciver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carroll Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5158,213 +5158,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00200967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymity Protocols as Noisy Channels</w:t>
+                <w:t xml:space="preserve">Probable Innocence Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prakash Panangaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Trustworthy Global Computing (TGC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third International Workshop on Formal Aspects in Security and Trust (FAST 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Newcastle Upon Tyne, United Kingdom. pp.142-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00201110v1</w:t>
+                <w:t xml:space="preserve">inria-00201109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probable Innocence Revisited</w:t>
+                <w:t xml:space="preserve">Anonymity Protocols as Noisy Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash Panangaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Formal Aspects in Security and Trust (FAST 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Symposium on Trustworthy Global Computing (TGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lucca, Italy. pp.281-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75336-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00201109v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00201110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Analyzing Probabilistic Protocols and its Application to the Partial Secrets Exchange</w:t>
               </w:r>
@@ -5512,51 +5512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle McIver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carroll Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5676,293 +5676,397 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement Metrics for Quantitative Information Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 15: Testing Private Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Cherubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Art of Modelling Computational Systems: A Journey from Logic and Concurrency to Security and Privacy. Essays Dedicated to Catuscia Palamidessi on the Occasion of Her 60th Birthday.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11760, Springer, pp.397-416, 2019, Lecture Notes in Computer Science, 978-3-030-31174-2. </w:t>
+              <w:t xml:space="preserve">Differential Privacy in Artificial Intelligence: From, Theory to Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-1-63828-476-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31175-9_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1561/9781638284772.ch15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350777v1</w:t>
+                <w:t xml:space="preserve">hal-05563413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Location Privacy: A comparative overview</w:t>
+                <w:t xml:space="preserve">Refinement Metrics for Quantitative Information Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Now publishers. </w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mário S. Alvim; Kostas Chatzikokolakis; Carlos Olarte; Frank Valencia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods for Location Privacy: A comparative overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1561/3300000017⟩</w:t>
+              <w:t xml:space="preserve">The Art of Modelling Computational Systems: A Journey from Logic and Concurrency to Security and Privacy. Essays Dedicated to Catuscia Palamidessi on the Occasion of Her 60th Birthday.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11760, Springer, pp.397-416, 2019, Lecture Notes in Computer Science, 978-3-030-31174-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31175-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421457v2</w:t>
+                <w:t xml:space="preserve">hal-02350777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods for Location Privacy: A comparative overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehab Elsalamouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pazii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Now publishers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods for Location Privacy: A comparative overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (4), , pp.199-257, 2017, Foundations and Trends® in Privacy and Security, 978-1-68083-367-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/3300000017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421457v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized differential privacy: regions of priors that admit robust optimal mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehab Elsalamouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5985,70 +6089,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">van Breugel, Franck and Kashefi, Elham and Palamidessi, Catuscia and Rutten, Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons of the Mind. A Tribute to Prakash Panangaden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8464, Springer International Publishing, pp.292-318, 2014, Lecture Notes in Computer Science, 978-3-319-06879-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-06880-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6058,51 +6162,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bayes Security Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6111,99 +6215,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cherubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Troncoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Privacy versus Quantitative Information Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mário S. Alvim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6238,51 +6342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catuscia Palamidessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6292,114 +6396,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification et vérification des protocoles de sécurité probabilistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chatzikokolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Ecole Polytechnique X, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00003950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6467,51 +6571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E63535D4"/>
+    <w:nsid w:val="45C2038E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6698,51 +6802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/konstantinos-chatzikokolakis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183871707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chatzikokolakis_k_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio S. Alvim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzikokolakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kawamoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517330" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03091754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Fernandes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcp1010004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422842v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Elsalamouny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2017-0051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006384v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Braun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stronati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2015-0023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940425v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio S&#233;rgio Alvim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel E. Andr&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Degano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-150528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Knight" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Panangaden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2362355.2362356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424860v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.06.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2007.07.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-2008-0333" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.09.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201072v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.08.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Athanasiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03091514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Di Luzio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Dikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356994.3365498" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cherubin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2019.00073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2019.00037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01845330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68711-7_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335234v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vignudelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2016.35" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mciver" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carroll Morgan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08506-7_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879140v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43613-4_13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gebler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44584-6_4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006381v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10696-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2014.29" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s E. Bordenabe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660267.2660345" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760735v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39077-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760150v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayla Brus&#243;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Etalle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry den Hartog" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41157-1_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508859.2516735" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580122v5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29420-4_3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2012.26" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Alvim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23082-0_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22012-8_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424854v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78499-9_31" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauxis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78663-4_23" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2007.13" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74407-8_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75336-0_18" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11580850_9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01971490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle McIver" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96131-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641020v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.51" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02350777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31175-9_23" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421457v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pazii" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/3300000017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006380v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06880-0_16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03091416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Troncoso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548214v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/konstantinos-chatzikokolakis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183871707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chatzikokolakis_k_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio S. Alvim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzikokolakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kawamoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catuscia Palamidessi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517330" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03091754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Fernandes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcp1010004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422842v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Elsalamouny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2017-0051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006384v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Braun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stronati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2015-0023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940425v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio S&#233;rgio Alvim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel E. Andr&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Degano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-150528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Knight" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Panangaden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2362355.2362356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424860v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.06.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2007.07.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-2008-0333" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.09.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201072v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.08.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Athanasiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03091514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Di Luzio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Dikov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356994.3365498" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422945v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cherubin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2019.00073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2019.00037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01845330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68711-7_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mciver" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carroll Morgan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Vignudelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2016.35" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08506-7_2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gebler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Xu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44584-6_4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879140v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Lin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43613-4_13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006381v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10696-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2014.29" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s E. Bordenabe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660267.2660345" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760735v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36830-1_3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39077-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760150v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayla Brus&#243;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Etalle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry den Hartog" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41157-1_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508859.2516735" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580122v5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29420-4_3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2012.26" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Alvim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23082-0_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22012-8_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424854v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78499-9_31" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauxis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78663-4_23" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2007.13" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74407-8_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201109v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201110v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75336-0_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201111v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11580850_9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01971490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle McIver" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96131-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641020v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.51" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781638284772.ch15" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02350777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31175-9_23" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421457v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pazii" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/3300000017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06880-0_16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03091416v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Troncoso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>