--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -6571,51 +6571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45C2038E"/>
+    <w:nsid w:val="F3FC41BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>