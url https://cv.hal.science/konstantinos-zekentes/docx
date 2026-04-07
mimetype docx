--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,749 +100,749 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing chemical resistance of PECVD amorphous silicon carbide thin films</w:t>
+                <w:t xml:space="preserve">Improving SiC surface properties by hyaluronic acid hydrogel deposition for neural probe applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+                <w:t xml:space="preserve">Rachel Auzély-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Bano</w:t>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Uvarov</w:t>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Ortega-Murillo</w:t>
+                <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 666, pp.123723. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 512, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379544v1</w:t>
+                <w:t xml:space="preserve">hal-05075122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-technique study of composition, structure, and bonding in PECVD amorphous silicon carbide films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature Influence on the Deposition of Nitrogen-Doped Silicon Carbide Polycrystalline Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Gavalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.109444⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings15010106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379623v1</w:t>
+                <w:t xml:space="preserve">hal-05396544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in Polycrystalline SiC Growth by Low Pressure Chemical Vapor Deposition and Material Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michail Gavalas</w:t>
+                <w:t xml:space="preserve">Optimizing chemical resistance of PECVD amorphous silicon carbide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gallou</w:t>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+                <w:t xml:space="preserve">Andrei Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+                <w:t xml:space="preserve">Sonia Ortega-Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (3), pp.276. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 666, pp.123723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi16030276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396550v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving SiC surface properties by hyaluronic acid hydrogel deposition for neural probe applications</w:t>
+                <w:t xml:space="preserve">Multi-technique study of composition, structure, and bonding in PECVD amorphous silicon carbide films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Auzély-Velty</w:t>
+                <w:t xml:space="preserve">François Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Verdier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132299⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192, pp.109444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.109444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075122v1</w:t>
+                <w:t xml:space="preserve">hal-05379623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Influence on the Deposition of Nitrogen-Doped Silicon Carbide Polycrystalline Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Progress in Polycrystalline SiC Growth by Low Pressure Chemical Vapor Deposition and Material Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail Gavalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.106. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings15010106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi16030276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396544v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing 4H-SiC NPN Buffer Layers by Epitaxial Growth and Implantation for Neural Interface Isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 358, pp.31-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -889,77 +889,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous SiC Thin Films Deposited by Plasma-Enhanced Chemical Vapor Deposition for Passivation in Biomedical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (5), pp.1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -987,330 +987,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing PECVD a-SiC:H Films for Neural Interface Passivation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Fabrication of an Open Gate-4H-SiC Junction Field Effect Transistor for Bio-Related and Chemical Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Karker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Uvarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 947, pp.83-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-762f40⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 946, pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-03m3ss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272217v1</w:t>
+                <w:t xml:space="preserve">hal-04272243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of an Open Gate-4H-SiC Junction Field Effect Transistor for Bio-Related and Chemical Sensing Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Optimizing PECVD a-SiC:H Films for Neural Interface Passivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bano</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Uvarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 946, pp.111-118. </w:t>
+              <w:t xml:space="preserve">, 2023, 947, pp.83-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-03m3ss⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-762f40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272243v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Development of 4H-SiC Nanowire/Nanoribbon Biosensing FET Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Karker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,90 +1387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in SiC nanowire field-effect-transistors for integrated circuits and sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihoon Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Rogdakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1517,51 +1517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Continuous Semi-Empirical VJFET Capacitance Model from Sub to above Threshold Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kayambaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,51 +1569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 924, pp.649-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1660,90 +1660,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Optimum Determination and Use of SiC VJFET Threshold Voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kayambaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 924, pp.657-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1771,269 +1771,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salicide-Like Process for the Formation of Gate and Source Contacts in 4H-SiC TSI-VJFETs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Power Self-Aligned, Trench-Implanted 4H-SiC JFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Vamvoukakis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Vamvoukakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stavrinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Konstantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kayambaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.12001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066408v1</w:t>
+                <w:t xml:space="preserve">hal-02008624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Power Self-Aligned, Trench-Implanted 4H-SiC JFETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Stefanakis</w:t>
+                <w:t xml:space="preserve">Salicide-Like Process for the Formation of Gate and Source Contacts in 4H-SiC TSI-VJFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Konstantinidis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Konstantinos Vamvoukakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 897, pp.407-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.897.407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008624v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel width effect on the operation of 4H-SiC vertical JFETs</w:t>
               </w:r>
@@ -2157,90 +2157,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Bottom-Up and Top-Down 3C-SiC NWFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Hoon Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Attolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 858, pp.1001-1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2274,51 +2274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC VJFETs with Self-Aligned Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2421,51 +2421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectifying Source and Drain Contacts for Effective Carrier Transport Modulation of Extremely Doped SiC Nanowire FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Rogdakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2784,51 +2784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rogdakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,51 +2931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (8), pp.1970-1976</w:t>
@@ -3280,51 +3280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rogadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,51 +3409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3511,364 +3511,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoemission of 4H-SiC pin diodes epitaxied by the sublimation method</w:t>
+                <w:t xml:space="preserve">Forward-bias degradation in 4H-SiC p+nn+ diodes: Influence of the mesa etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zekentes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conf. on SiC and Related Materials ICSCRM'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, XX, pp.XX</w:t>
+              <w:t xml:space="preserve">European Conf. on SiC and Related Materials, ECSCRM'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 483-485, pp.773-776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146148v1</w:t>
+                <w:t xml:space="preserve">hal-00146143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward-bias degradation in 4H-SiC p+nn+ diodes: Influence of the mesa etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conf. on SiC and Related Materials, ECSCRM'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 483-485, pp.773-776</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, a, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146143v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward-bias degradation in 4H-SiC p+nn+ diodes: Influence of the mesa etching</w:t>
+                <w:t xml:space="preserve">Photoemission of 4H-SiC pin diodes epitaxied by the sublimation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Zekentes</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, a, pp.1-5</w:t>
+              <w:t xml:space="preserve">International Conf. on SiC and Related Materials ICSCRM'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, XX, pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145183v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room‐temperature photoreflectance as an efficient tool for study of the crystalline quality of InAlAs layers grown on InP substrates</w:t>
               </w:r>
@@ -4429,77 +4429,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of n-doped polycrystalline SiC thin films by chemical vapor deposition for brain-implantable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalis Gavalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCSDICE-EXMATEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Heraklion (Crete Island), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4537,77 +4537,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogel based functionalization of SiC films for new hybrid neural Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Auzély-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4662,77 +4662,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and structure determination of PECVD amorphous silicon carbide : techniques, synergies, and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe and 18th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies (WOCSDICE-EXMATEC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4757,103 +4757,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New SiC microwire based ion sensitive junction field effect transistors (SiC ISJFETs) for pH sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Karker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4917,64 +4917,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Pound-Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumana Boussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe (WOCSDICE) &amp; 18th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies (-EXMATEC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Palermo, Italy</w:t>
@@ -5003,103 +5003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step fabrication of submicron/nanowires from SOI substrates by optimized proximity UV lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Karker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th international conference on Micro and Nano Engineering - Eurosensors (MNE-ES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgium</w:t>
@@ -5141,90 +5141,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC:H Characterization Towards Optimal MEA Neural Interface Passivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Uvarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, 17th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies, WOCSDICE EXMATEC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ponta Delgada, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5249,103 +5249,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of new SiC microwire based ion sensitive junction field effect transistors (SiC ISJFETs) for pH sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Karker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes Rencontres Capteurs de l’Université Bourgogne Franche-Comté (RCUBFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5754,64 +5754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology and performance of SiC- based Nanowire Field Effect Transistors (NWFETs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Semiconductor Conference (CAS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5830,787 +5830,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Transport Properties of Highly Aluminum Doped p-Type 4H-SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of 4H-SiC VJFETs with Self-Aligned Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+                <w:t xml:space="preserve">Konstantin Vassilevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Herve Peyre</w:t>
+                <w:t xml:space="preserve">Konstantin Konstantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kayambaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Silicon Carbide and Related Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Silicon Carbide and Related Materials 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Catane, Italy. pp.913-916</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936580v1</w:t>
+                <w:t xml:space="preserve">hal-02025247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC Nanowire Field-Effect-Transistors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bano</w:t>
+                <w:t xml:space="preserve">Salicide-like process for the formation of gate and source contacts in 4H-SiC TI-VJFETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stavrinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Konstantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Vamvoukakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Atomically Controlled Surfaces, Interfaces and Nanostructures (ACSIN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">11 th European Conference on Silicon Carbide and Related Materials (ECSCRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Halkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698953v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down 3C-SiC NWFETs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical Transport Properties of Highly Aluminum Doped p-Type 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Arvinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Workshop on Compound Semiconductor Devices and Integrated Circuits (WOCSDICE-EXMATEC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Catane, Italy. pp.249 - 252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.858.249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698956v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">capacitances in 4H-SiC TI-VJFETs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Zekentes</w:t>
+                <w:t xml:space="preserve">SiC Nanowire Field-Effect-Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 th European Conference on Silicon Carbide and Related Materials (ECSCRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Halkidiki, Greece</w:t>
+              <w:t xml:space="preserve">13th International Conference on Atomically Controlled Surfaces, Interfaces and Nanostructures (ACSIN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066426v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of 4H-SiC VJFETs with Self-Aligned Contacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Top-down 3C-SiC NWFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihoon Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Attolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Silicon Carbide and Related Materials 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Catane, Italy. pp.913-916</w:t>
+              <w:t xml:space="preserve">40th Workshop on Compound Semiconductor Devices and Integrated Circuits (WOCSDICE-EXMATEC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025247v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salicide-like process for the formation of gate and source contacts in 4H-SiC TI-VJFETS</w:t>
+                <w:t xml:space="preserve">capacitances in 4H-SiC TI-VJFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Kayambaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Stavrinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Konstantinidis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Vamvoukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 th European Conference on Silicon Carbide and Related Materials (ECSCRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Halkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066431v1</w:t>
+                <w:t xml:space="preserve">hal-02066426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Bottom-Up and Top-Down 3C-SiC NWFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Hoon Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Attolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Silicon Carbide and Related Materials (ICSCRM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6635,51 +6635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC VJFETs with Self-Aligned Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6687,51 +6687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kayambaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Vamvoukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.WE-P-75</w:t>
@@ -6760,51 +6760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room Temperature Physical Characterization of Implanted 4H- and 6H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Tsagaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6898,51 +6898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schottky barrier 3C-SiC nanowire field effect transistor ECSCRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rogdakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7023,51 +7023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical transport properties of catalyst-free grown 3C-SiC nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rogdakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7161,51 +7161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7286,77 +7286,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conf. on SiC and Related Materials ICSCRM'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.391-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7413,90 +7413,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transistor à effet de champ à jonction et procédé de fabrication associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Karker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Transistor à effet de champ à jonction et procédé de fabrication associé ; PCT/EP2024/075138. CMNE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7559,90 +7559,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing a-SiC Film Chemical Resistance for Long-Lifetime All-SiC Neural Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7680,77 +7680,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Interface Isolation Using Epitaxial and Implanted 4H-SiC NPN Buffer Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de printemps du club Microcapteurs chimiques (CMC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7788,77 +7788,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Interface Isolation Using Epitaxial and Implanted 4H-SiC NPN Buffer Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenoble Neurotech School 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7896,77 +7896,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing 4H-SiC NPN Buffer Layers by Epitaxy and Implantation for Neural Interface Isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Pound-Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8002,437 +8002,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open gate 4H-SiC junction field effect transistor for pH sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Optimizing Neural Interface Passivation with PECVD a-SiC:H Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bano</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Uvarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Silicon Carbide and Related Materials (ICSCRM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">ICSCRM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Davos, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756631v1</w:t>
+                <w:t xml:space="preserve">hal-04726160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of polycrystalline SiC thin films by chemical vapor deposition for brain implanted electrodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An open gate 4H-SiC junction field effect transistor for pH sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Karker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Davos (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">19th International Conference on Silicon Carbide and Related Materials (ICSCRM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827865v1</w:t>
+                <w:t xml:space="preserve">hal-04756631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Neural Interface Passivation with PECVD a-SiC:H Films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth of polycrystalline SiC thin films by chemical vapor deposition for brain implanted electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Gavalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Davos, Switzerland. </w:t>
+              <w:t xml:space="preserve">ICSCRM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Davos (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726160v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and development of 4H-SiC nanowire/nanoribbon biosensing FET structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Karker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8545,51 +8545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC p-Type Doping Determination from Secondary Electrons Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kayambaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Tsagaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8996,51 +8996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Uvarov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ortega-Murillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109444" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Gavalas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16030276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly-Velty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings15010106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743362v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-jqCtr5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-762f40" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Karker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Makris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-03m3ss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-23d7ab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihoon Choi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Rogdakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2021.111704" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kayambaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Stavrinidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Konstantinidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.649" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.657" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vamvoukakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.407" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vamvoukakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stavrinidis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stefanakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Konstantinidis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kayambaki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vamvoukakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stefanakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stavrinidis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vassilevski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Konstantinidis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hoon Choi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Attolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.1001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Vamvoukakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.793" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2010.2091147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zekentes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rogdakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/13/133001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sang-Kwon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seung-Yong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rogdakis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan-Oh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dong-Joo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Basanets" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boltovets" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krivutsa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Jang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jung-Hwan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rogadakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/47/475715" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ND5BMZR7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908453-69-0.909" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebedev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mon&#233;ger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Tabata" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgakilas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicente" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavokin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raymond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lyapin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993566" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C08C512F095E3BAADB456AA3E44B9264FA6C1A82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christou A." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#232;gre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.107805" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Iacovella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pound-Lana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Etienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Gavalas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Makris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pound-Lana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumana Boussey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756650v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04706478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02344211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Androulidaki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cottat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Stavrinidis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourgon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02344210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsagaraki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Nafouti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.653" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.249" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066426v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Vassilevski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Konstantinidis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066431v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008440v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025470v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tsagaraki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603791v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756572v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756631v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez Espinoza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04726160v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756677v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04832035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.328" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710866v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly-Velty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Gavalas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings15010106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Uvarov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ortega-Murillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123723" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109444" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16030276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743362v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-jqCtr5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Karker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Makris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-03m3ss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-762f40" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-23d7ab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihoon Choi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Rogdakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2021.111704" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kayambaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Stavrinidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Konstantinidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.649" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.657" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vamvoukakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stavrinidis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stefanakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Konstantinidis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kayambaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vamvoukakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.407" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vamvoukakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stefanakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stavrinidis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vassilevski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Konstantinidis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hoon Choi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Attolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.1001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Vamvoukakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.793" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2010.2091147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zekentes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rogdakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/13/133001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sang-Kwon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seung-Yong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rogdakis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan-Oh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dong-Joo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Basanets" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boltovets" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krivutsa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Jang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jung-Hwan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rogadakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/47/475715" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ND5BMZR7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908453-69-0.909" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146148v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebedev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mon&#233;ger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Tabata" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgakilas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicente" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavokin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raymond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lyapin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993566" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C08C512F095E3BAADB456AA3E44B9264FA6C1A82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christou A." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#232;gre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.107805" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Iacovella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pound-Lana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Etienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Gavalas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Makris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pound-Lana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumana Boussey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756650v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04706478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02344211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Androulidaki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cottat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Stavrinidis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourgon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02344210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsagaraki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Nafouti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.653" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Vassilevski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Konstantinidis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066431v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936580v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.249" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698953v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008440v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025470v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tsagaraki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603791v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756572v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04726160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez Espinoza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756677v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04832035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.328" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710866v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>