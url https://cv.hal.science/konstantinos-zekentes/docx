--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -100,749 +100,749 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving SiC surface properties by hyaluronic acid hydrogel deposition for neural probe applications</w:t>
+                <w:t xml:space="preserve">Optimizing chemical resistance of PECVD amorphous silicon carbide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Auzély-Velty</w:t>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Verdier</w:t>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Weber</w:t>
+                <w:t xml:space="preserve">Andrei Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
+                <w:t xml:space="preserve">Sonia Ortega-Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 512, </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 666, pp.123723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075122v1</w:t>
+                <w:t xml:space="preserve">hal-05379544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Influence on the Deposition of Nitrogen-Doped Silicon Carbide Polycrystalline Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-technique study of composition, structure, and bonding in PECVD amorphous silicon carbide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michail Gavalas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+                <w:t xml:space="preserve">François Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mercier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings15010106⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192, pp.109444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.109444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396544v1</w:t>
+                <w:t xml:space="preserve">hal-05379623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing chemical resistance of PECVD amorphous silicon carbide thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+                <w:t xml:space="preserve">Progress in Polycrystalline SiC Growth by Low Pressure Chemical Vapor Deposition and Material Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Gavalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+                <w:t xml:space="preserve">Yann Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Bano</w:t>
+                <w:t xml:space="preserve">Didier Chaussende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Uvarov</w:t>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Ortega-Murillo</w:t>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 666, pp.123723. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi16030276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379544v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-technique study of composition, structure, and bonding in PECVD amorphous silicon carbide films</w:t>
+                <w:t xml:space="preserve">Improving SiC surface properties by hyaluronic acid hydrogel deposition for neural probe applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pierre</w:t>
+                <w:t xml:space="preserve">Rachel Auzély-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeacomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2025.109444⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379623v1</w:t>
+                <w:t xml:space="preserve">hal-05075122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in Polycrystalline SiC Growth by Low Pressure Chemical Vapor Deposition and Material Characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Temperature Influence on the Deposition of Nitrogen-Doped Silicon Carbide Polycrystalline Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail Gavalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Chaussende</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (3), pp.276. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi16030276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings15010106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396550v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing 4H-SiC NPN Buffer Layers by Epitaxial Growth and Implantation for Neural Interface Isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 358, pp.31-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -889,77 +889,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous SiC Thin Films Deposited by Plasma-Enhanced Chemical Vapor Deposition for Passivation in Biomedical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (5), pp.1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -987,330 +987,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of an Open Gate-4H-SiC Junction Field Effect Transistor for Bio-Related and Chemical Sensing Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing PECVD a-SiC:H Films for Neural Interface Passivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Karker</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bano</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Uvarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 946, pp.111-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-03m3ss⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 947, pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-762f40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272243v1</w:t>
+                <w:t xml:space="preserve">hal-04272217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing PECVD a-SiC:H Films for Neural Interface Passivation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fabrication of an Open Gate-4H-SiC Junction Field Effect Transistor for Bio-Related and Chemical Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Karker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Uvarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 947, pp.83-88. </w:t>
+              <w:t xml:space="preserve">, 2023, 946, pp.111-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-762f40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-03m3ss⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272217v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Development of 4H-SiC Nanowire/Nanoribbon Biosensing FET Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Karker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,90 +1387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in SiC nanowire field-effect-transistors for integrated circuits and sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihoon Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Rogdakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1517,51 +1517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Continuous Semi-Empirical VJFET Capacitance Model from Sub to above Threshold Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kayambaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,51 +1569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 924, pp.649-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1660,90 +1660,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Optimum Determination and Use of SiC VJFET Threshold Voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kayambaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 924, pp.657-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1941,51 +1941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Vamvoukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 897, pp.407-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2157,90 +2157,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Bottom-Up and Top-Down 3C-SiC NWFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Hoon Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Attolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 858, pp.1001-1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2274,51 +2274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC VJFETs with Self-Aligned Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2421,51 +2421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectifying Source and Drain Contacts for Effective Carrier Transport Modulation of Extremely Doped SiC Nanowire FETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Rogdakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2784,51 +2784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rogdakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,51 +2931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (8), pp.1970-1976</w:t>
@@ -3280,51 +3280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rogadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,51 +3409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3511,364 +3511,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward-bias degradation in 4H-SiC p+nn+ diodes: Influence of the mesa etching</w:t>
+                <w:t xml:space="preserve">Photoemission of 4H-SiC pin diodes epitaxied by the sublimation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Zekentes</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conf. on SiC and Related Materials, ECSCRM'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 483-485, pp.773-776</w:t>
+              <w:t xml:space="preserve">International Conf. on SiC and Related Materials ICSCRM'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, XX, pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146143v1</w:t>
+                <w:t xml:space="preserve">hal-00146148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward-bias degradation in 4H-SiC p+nn+ diodes: Influence of the mesa etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, a, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoemission of 4H-SiC pin diodes epitaxied by the sublimation method</w:t>
+                <w:t xml:space="preserve">Forward-bias degradation in 4H-SiC p+nn+ diodes: Influence of the mesa etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zekentes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conf. on SiC and Related Materials ICSCRM'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, XX, pp.XX</w:t>
+              <w:t xml:space="preserve">European Conf. on SiC and Related Materials, ECSCRM'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 483-485, pp.773-776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146148v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room‐temperature photoreflectance as an efficient tool for study of the crystalline quality of InAlAs layers grown on InP substrates</w:t>
               </w:r>
@@ -4429,77 +4429,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of n-doped polycrystalline SiC thin films by chemical vapor deposition for brain-implantable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalis Gavalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCSDICE-EXMATEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Heraklion (Crete Island), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4537,77 +4537,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogel based functionalization of SiC films for new hybrid neural Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Auzély-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4662,77 +4662,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and structure determination of PECVD amorphous silicon carbide : techniques, synergies, and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe and 18th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies (WOCSDICE-EXMATEC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4757,103 +4757,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New SiC microwire based ion sensitive junction field effect transistors (SiC ISJFETs) for pH sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Karker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4917,64 +4917,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Pound-Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumana Boussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe (WOCSDICE) &amp; 18th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies (-EXMATEC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Palermo, Italy</w:t>
@@ -5003,103 +5003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step fabrication of submicron/nanowires from SOI substrates by optimized proximity UV lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Karker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th international conference on Micro and Nano Engineering - Eurosensors (MNE-ES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgium</w:t>
@@ -5141,90 +5141,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC:H Characterization Towards Optimal MEA Neural Interface Passivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Greenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Uvarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Workshop on Compound Semiconductor Devices and Integrated Circuits held in Europe, 17th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies, WOCSDICE EXMATEC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ponta Delgada, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5249,103 +5249,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of new SiC microwire based ion sensitive junction field effect transistors (SiC ISJFETs) for pH sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Karker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes Rencontres Capteurs de l’Université Bourgogne Franche-Comté (RCUBFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5754,64 +5754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology and performance of SiC- based Nanowire Field Effect Transistors (NWFETs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Semiconductor Conference (CAS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5830,787 +5830,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of 4H-SiC VJFETs with Self-Aligned Contacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical Transport Properties of Highly Aluminum Doped p-Type 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Vassilevski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Konstantinidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Kayambaki</w:t>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Arvinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Silicon Carbide and Related Materials 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Catane, Italy. pp.249 - 252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.858.249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025247v1</w:t>
+                <w:t xml:space="preserve">hal-01936580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salicide-like process for the formation of gate and source contacts in 4H-SiC TI-VJFETS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Zekentes</w:t>
+                <w:t xml:space="preserve">SiC Nanowire Field-Effect-Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 th European Conference on Silicon Carbide and Related Materials (ECSCRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Halkidiki, Greece</w:t>
+              <w:t xml:space="preserve">13th International Conference on Atomically Controlled Surfaces, Interfaces and Nanostructures (ACSIN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066431v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Transport Properties of Highly Aluminum Doped p-Type 4H-SiC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Top-down 3C-SiC NWFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihoon Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Attolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Silicon Carbide and Related Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th Workshop on Compound Semiconductor Devices and Integrated Circuits (WOCSDICE-EXMATEC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aveiro, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936580v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC Nanowire Field-Effect-Transistors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bano</w:t>
+                <w:t xml:space="preserve">capacitances in 4H-SiC TI-VJFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kayambaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stavrinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Konstantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Atomically Controlled Surfaces, Interfaces and Nanostructures (ACSIN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">11 th European Conference on Silicon Carbide and Related Materials (ECSCRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Halkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698953v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down 3C-SiC NWFETs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling of 4H-SiC VJFETs with Self-Aligned Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Vassilevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Konstantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kayambaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Workshop on Compound Semiconductor Devices and Integrated Circuits (WOCSDICE-EXMATEC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">16th International Conference on Silicon Carbide and Related Materials 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Catane, Italy. pp.913-916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698956v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">capacitances in 4H-SiC TI-VJFETs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salicide-like process for the formation of gate and source contacts in 4H-SiC TI-VJFETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stavrinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Konstantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Vamvoukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 th European Conference on Silicon Carbide and Related Materials (ECSCRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Halkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066426v1</w:t>
+                <w:t xml:space="preserve">hal-02066431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Bottom-Up and Top-Down 3C-SiC NWFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Hoon Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Attolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Silicon Carbide and Related Materials (ICSCRM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6635,51 +6635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC VJFETs with Self-Aligned Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6760,51 +6760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room Temperature Physical Characterization of Implanted 4H- and 6H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Tsagaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6898,51 +6898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schottky barrier 3C-SiC nanowire field effect transistor ECSCRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rogdakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Montès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7023,51 +7023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical transport properties of catalyst-free grown 3C-SiC nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rogdakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7161,51 +7161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7286,1235 +7286,1235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zekentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Thuaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conf. on SiC and Related Materials ICSCRM'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.391-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neural Interface Isolation Using Epitaxial and Implanted 4H-SiC NPN Buffer Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion de printemps du club Microcapteurs chimiques (CMC2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing a-SiC Film Chemical Resistance for Long-Lifetime All-SiC Neural Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Uvarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neural Interface Isolation Using Epitaxial and Implanted 4H-SiC NPN Buffer Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenoble Neurotech School 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing 4H-SiC NPN Buffer Layers by Epitaxy and Implantation for Neural Interface Isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Pound-Lana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Conference on Silicon Carbide and Related Materials (ICSCRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sorrento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An open gate 4H-SiC junction field effect transistor for pH sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Karker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Silicon Carbide and Related Materials (ICSCRM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth of polycrystalline SiC thin films by chemical vapor deposition for brain implanted electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Gavalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Sanchez Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICSCRM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Davos (Suisse), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing Neural Interface Passivation with PECVD a-SiC:H Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Greenhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Uvarov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICSCRM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Davos, Switzerland. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling and development of 4H-SiC nanowire/nanoribbon biosensing FET structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Karker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transistor à effet de champ à jonction et procédé de fabrication associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Karker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Transistor à effet de champ à jonction et procédé de fabrication associé ; PCT/EP2024/075138. CMNE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894005v1</w:t>
-              </w:r>
-[...984 lines deleted...]
-                <w:t xml:space="preserve">hal-04756677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8545,51 +8545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC p-Type Doping Determination from Secondary Electrons Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kayambaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Makris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Tsagaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8996,51 +8996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly-Velty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Gavalas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings15010106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Uvarov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ortega-Murillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123723" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109444" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16030276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743362v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-jqCtr5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Karker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Makris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-03m3ss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-762f40" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-23d7ab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihoon Choi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Rogdakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2021.111704" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kayambaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Stavrinidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Konstantinidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.649" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.657" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vamvoukakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stavrinidis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stefanakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Konstantinidis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kayambaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vamvoukakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.407" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vamvoukakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stefanakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stavrinidis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vassilevski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Konstantinidis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hoon Choi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Attolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.1001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Vamvoukakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.793" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2010.2091147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zekentes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rogdakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/13/133001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sang-Kwon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seung-Yong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rogdakis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan-Oh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dong-Joo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Basanets" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boltovets" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krivutsa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Jang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jung-Hwan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rogadakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/47/475715" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ND5BMZR7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908453-69-0.909" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145183v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146148v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebedev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mon&#233;ger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Tabata" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgakilas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicente" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavokin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raymond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lyapin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993566" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C08C512F095E3BAADB456AA3E44B9264FA6C1A82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christou A." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#232;gre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.107805" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Iacovella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pound-Lana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Etienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Gavalas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Makris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pound-Lana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumana Boussey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756650v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04706478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02344211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Androulidaki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cottat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Stavrinidis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourgon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02344210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsagaraki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Nafouti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.653" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Vassilevski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Konstantinidis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066431v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936580v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.249" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698953v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008440v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025470v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tsagaraki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603791v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756572v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04726160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez Espinoza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756677v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04832035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.328" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710866v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Greenhorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Uvarov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ortega-Murillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109444" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Gavalas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16030276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Auz&#233;ly-Velty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeacomine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings15010106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743362v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-jqCtr5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Stambouli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-762f40" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Karker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Makris" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-03m3ss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-23d7ab" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihoon Choi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Rogdakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2021.111704" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kayambaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Stavrinidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Konstantinidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.649" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.657" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vamvoukakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stavrinidis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stefanakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Konstantinidis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kayambaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vamvoukakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.407" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vamvoukakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stefanakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stavrinidis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vassilevski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Konstantinidis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hoon Choi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Attolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.1001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Vamvoukakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.793" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2010.2091147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zekentes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rogdakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/13/133001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sang-Kwon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seung-Yong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rogdakis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan-Oh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dong-Joo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Basanets" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boltovets" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krivutsa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Jang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jung-Hwan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rogadakis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/47/475715" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ND5BMZR7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thuaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908453-69-0.909" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebedev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mon&#233;ger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Tabata" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgakilas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicente" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavokin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raymond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lyapin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993566" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C08C512F095E3BAADB456AA3E44B9264FA6C1A82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christou A." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#232;gre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.107805" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Iacovella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pound-Lana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Labau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit-Etienne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Gavalas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Makris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pound-Lana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jumana Boussey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756650v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04706478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02344211v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Androulidaki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cottat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Stavrinidis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourgon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02344210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsagaraki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Nafouti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.653" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.249" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066426v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Vassilevski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Konstantinidis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066431v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008440v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025470v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tsagaraki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603791v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756572v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sanchez Espinoza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04726160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756677v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04832035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.328" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710866v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>