--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -377,50 +377,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phoenix Bülteni: Phoenix Arkeoloji Projesi Periyodik Yayını. Sonbahar 2022, vol. 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">İlayda Alikaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumeysa Çakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Yılmaztürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asil Yaman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386507v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phoenix Chronicles: Phoenix Archaeological Project Periodical Publication, Fall 2022, vol. 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İlayda Alikaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -448,171 +562,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125340v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-04386507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoenix Chronicles: Phoenix Archaeological Project Periodical Publication, Fall 2021, vol. 1</w:t>
               </w:r>
@@ -1095,6345 +1095,6590 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numismatica Turcica 2024: A Review of Numismatic Publications in Turkish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Dama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kairos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 (2025), pp.122-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary Report on the 2024 Fieldwork at Phoenix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asil Yaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">İlayda Alikaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylan Doğan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, XXXIII (2025), pp.199-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numismatica Turcica 2023: A Review of Numismatic Publications in Turkish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Dama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kairos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2024), pp.142-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826733v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary Report on the 2023 Fieldwork at Phoenix and Casara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asil Yaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">İlayda Alikaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Münire Rumeysa Çakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XXXII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numismatica Turcica 2022: A Review of Numismatic Publications in Turkish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burcu Dama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kairos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (2023), pp.151-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Preliminary Report on the 2022 Fieldwork at Phoenix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asil Yaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylan Doğan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merve Yeşil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXXI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Antigonid Inscriptions from Euromos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.135-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36991/PHILIA.202310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary Report on the 2021 Fieldwork at Phoenix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asil Yaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylan Doğan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merve Yeşil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXX, pp.187-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maussollos and the Date of the Transfer of the Seat of the Karian Satrapy to Halikarnassos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.93-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03472399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurômos, ville hellénistique et romaine : nouvelles données, nouvelle histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bulletin de la SFAC, pp.182-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02495662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Entdeckung der Münzen in Anatolien - Lydische Münzprägung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yunus Emre Enstitüsü Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurômos : rapport préliminaire sur les travaux réalisés en 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abuzer Kizil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylan Doğan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXVI, pp.165-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01993319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Lycian Coin Type from Pinara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.97-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anadolu'nun ilk Sikkeleri [Les premières monnaies de l'Anatolie]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toplumsal Tarih</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 277, pp.40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01993406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurômos : rapport préliminaire sur les travaux réalisés en 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abuzer Kizil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönmez Alemdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capdetrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Descat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXV, pp.178-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01710019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurômos du Haut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Descat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.335-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurômos : rapport préliminaire sur les travaux réalisés en 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abuzer Kizil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capdetrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Descat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.321-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01993868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Some New Lycian Coin Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.20-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pidasa et Asandros : une nouvelle inscription (321/0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abuzer Kizil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capdetrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Descat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (2), pp.371-409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikkelerin Isığında Anadolu'nun Kayıp Dilleri [Les langues mortes d’Anatolie à travers les monnaies]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aktüel Arkeoloji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.124-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Lost Languages of Anatolia through Coins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actual Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.122-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01993420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices épigraphiques n° 372, 1426, 1432, 1454, 1465, 1484, 1490-1492, 1495-1496, 1523</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices épigraphiques n° 1338, 1383, 1400, 1489-149, 1467-1468</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de E. Levante, Sylloge Nummorum Graecorum. France 5. Département des monnaies, médailles et antiques. Mysie, Paris−Zurich, 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.463-467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01994705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites antiques du golfe Céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact : le journal de l'Université (Bordeaux III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Les archéosciences High Tech, 160, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01994652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un décret honorifique des Kodapeis (Carie du sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Descat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 107, pp.69-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies de fouilles de l’agora (de Smyrne): rapport préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12, pp.307-309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01994687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caunos, ville frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Anatolie, 276, pp.30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01993410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anadolu'nun yüzükleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Türsab Dergi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 202, pp.62-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01993429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Dimitris Plantzos, Hellenistic Engraved Gems, Oxford Monographs in Classical Archaeology, 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Anglo-Hellenic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coin Evidence for the Carian Name of Keramos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kadmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.159-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Stephen Mitchell et Mark Waelkens, Pisidian Antioch. The Site and its Monuments, Londres, 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Anglo-Hellenic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Ute Wartenberg, After Marathon. War and Coinage in 5th century Greece. A British Museum exhibition catalogue, London, 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCNB Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Dietrich Mannsperger, Sylloge Nummorum Graecorum Deutschland. Tübingen, 5. Heft, Karien und Lydien, nr 3307-3886, Munich, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Numismatic Chronicle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Ulla Westermark et Richard Ashton, Sylloge Nummorum Graecorum Finland, The Erkki Keckman Collection in the Skopbank, Helsinki, Part 1, Karia, Finnish Society of Sciences and Letter, Helsinki, 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Numismatic Chronicle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.372-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage d'études de Koray Konuk, premier lauréat de la bourse de la CIN / Report on the first INC Travelling Scholarship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Numismatic Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 25, pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the President of the MCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">St Edmund Hall Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, XIV:2, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Peter Robert Franke, Wolfgang Leschhorn, Brigitte Müller et Johannes Nollé, Side. Münzprägung, lnschriften und Geschichte einer antiken Stadt in der Türkei (Beiträge zu einer Ausstellung. Landesbank Saarbrücken, Saarbrücken, 1988</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue belge de numismatique et de sigillographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, pp.216-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'est d'Halicarnasse. Du golfe Céramique à la plaine de Mysala. Vol. 1 - Les sites, géographie et histoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.238, 2026, Mémoires, 978-2356136152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White Gold: Studies in Early Electrum Coinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Wartenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Alfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haim Gitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Fischer-Bossert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The American Numismatic Society; The Israel Museum, 2020, 978-0-89722-349-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karia Arkhaia ; la Carie, des origines à la période pré-hékatomnide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.604, 2019, 4èmes Rencontres d'Archéologie Classique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historia Numorum Online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylloge Nummorum Graecorum Turkey 1. The Muharrem Kayhan Collection, Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oğuz Tekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliye Erol-Özdizbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Turkish Institute of Archaeology. 2015, 978-6054701810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01993334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUPLOIA. La Lycie et la Carie antiques. Dynamiques des territoires, échanges et identités. Actes du colloque de Bordeaux 5, 6, 7 novembre 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Cavalier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brun, Patrice et Cavalier, Laurence et Prost, Francis et Konuk, Koray. Ausonius Editions, 34, 2013, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White Gold: Revealing the World's Earliest Coins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Israel Museum, 2012, 978 965 278 404 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanèphoros : de l'économie antique à l'Asie Mineure - Hommages à Raymond Descat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Konuk, Koray. Ausonius Editions, 478 p., 2012, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Kroisos to Karia: Early Anatolian Coins from the Muharrem Kayhan Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ege Yayinlari, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylloge Nummorum Graecorum. Turkey 1. The Muharrem Kayhan Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, Anatolia Antiqua, Koray Konuk</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01993377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Gems and Finger Rings From Asia Minor: the Yüksel Erimtan Collection. Anadolu antik yüzük taşları ve yüzükleri. Yüksel Erimtan koleksiyonu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melih Arslan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, 978-9756713006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01993384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teos'un sikkeleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canan Özbil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musa Kadıoğlu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teos: Yazıtlar, Kültler ve Kentsel Doku</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.534-557, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05443550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedasa and its Coinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. İren; B. Özer; H. Bulut; U. Çörtük; G. Ünver. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adnan Diler Armağan Kitabı / Studies in Honour of Adnan Diler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Obol of Hippias of Athens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaroslaw Bodjek; Aleksander Bursche; Anna Zapolska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the XVI International Numismatic Congress, 11-16.09.2022, Warsaw</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Brepols, pp.381-386, 2025, Greek Numismatics, 978-2-503-61657-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.WSA-EB.5.144891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karia Bölgesi'nin Arkaik ve Klasik Dönem Sikkeleri. Archaic and Classical Coins of Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Tekdemir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yazıdan Sanata, İnançtan Düşünceye. Anadolu Uygarlıkları Seçkisi. Script to Art, Faith to Thought. A Compendium of Anatolian Civilizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yapi Kredi Yayınları, pp.236-247, 2025, 978-975-08-6624-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karia Bölgesi'nin Arkaik ve Klasik Dönem Sikkeleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. C. Henry; A. Belgin-Henry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karialılar, Denizcilerden Kent Kuruculara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yapı Kredi Yayınları, pp.235-246, 2024, 978-975-08-6449-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ΜΥ stands for Mylasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ute Wartenberg; Andrew Meadows. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presbeus. Studies in Ancient Coinage presented to Richard Ashton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-102, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmalı Definesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LUKKA'DAN LIKYA'YA - Sarpedon ve Aziz Nikolaos'un Ülkesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.334-338, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaic and Classical Coins of Caria. Karia Bölgesi’nin Arkaik ve Klasik Dönem Sikkeleri.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE CARIANS, from Seafarers to City Builders. KARİALILAR, Denizcilerden Kent Kuruculara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.240-251, 2020, 978-975-08-4876-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02443084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrum Coins and their Archaeological Context: The Case of the Artemision of Ephesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kerschner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The American Numismatic Society; The Israel Museum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">White Gold: Studies in Early Electrum Coinage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.83-175, 2020, 978-0-89722-349-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03102921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRF Analysis of Several Groups of Electrum Coins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haim Gitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Goren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oren Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Alfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The American Numismatic Society; The Israel Museum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">White Gold: Studies in Early Electrum Coinage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.379-422, 2020, 978-0-89722-349-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02443095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ketos coins of Caria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ashton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Henry; K. Konuk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KARIA ARKHAIA ; La Carie, des origines à la période pré-hékatomnide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-288, 2019, 978-2-36245-078-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01997311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Henry; K. Konuk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KARIA ARKHAIA ; La Carie, des origines à la période pré-hékatomnide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.IX-XIII, 2019, 978-2-36245-078-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05574993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmalı Definesi - The Elmali Hoard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Havva İşkan, Erkan Dündar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lukka'dan Likya'ya / From Lukka to Lycia: Sarpedon Ve Aziz Nikolaos'un Ülkesi / The Land of Sarpedon and St. Nicholas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.566-569, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01993395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hekatomnoslar Hanedanı. Les Hécatomnides. The Hekatomnids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antik Anadolu'nun Tanıkları: Muharrem Kayhan Koleksiyonu. Témoignages de l'Antiquité Anatolienne: Collection Muharrem Kayhan. Testimonies of Anatolian Antiquity: Muharrem Kayhan Collection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.32-39, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01993400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coinage and Identities under the Hekatomnids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Henry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th century Karia : defining a Karian identity under the Hekatomnids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, De Boccard, pp.101-122, 2013, Varia Anatolica, 978-2-36245-008-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asia Minor to the Ionian Revolt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">William Metcalf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Greek and Roman Coinage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.43-60, 2012, Oxford Handbooks in Archaeology, 978 0 19 530574 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques monnaies inédites ou mal attribuées de la péninsule d’Halicarnasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Koray Konuk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stephanèphoros. De l’économie antique à l’Asie Mineure. Hommages à Raymond Descat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Ausonius Editions, pp.341-354, 2012, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasolaba, A New Mint in Karia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stella Drougou et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KEPMATIA ΦΙΛΙΑΣ. Τιμητικός Τόμος για τον Ιωάννη Τουράτσογλου</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-183, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyssaldomos, Dynast of Mylasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ralph Einicke, Stephan Lehmann, Henryk Löhr, Gundula Mehnert, Andreas Mehnert, Anja Slawisch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zurück zum Gegenstand. Festschrift für Andreas E. Furtwängler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, Beier &amp; Beran, pp.145-152, 2009, Schriften des Zentrums für Archäologie und Kulturgeschichte des Schwarzmeerraumes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erbbina in Caria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oğuz Tekin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festschrift for Clemens E. Bosch, Sabahat Atlan and Nezahat Baydur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.212-218, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Coins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicholas Postgate; David Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Excavations at Kilise Tepe 1994-1998. From Bronze Age to Byzantine in Western Cilicia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.577-578, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01994665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orou, dynaste de Carie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Brun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta Anatolica, Mélanges en l'honneur de Pierre Debord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-111, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coin Legends in Carian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. J. Adiego. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Carian Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, p. 471-492, pl. 1-4, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Coinage of Latmos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anneliese Peschlow-Bindokat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feldforschungen im Latmos : die karische Stadt Latmos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, W. de Gruyter, pp.54-59, 2005, Milet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Asie Mineure aux époques archaïque et classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Alfaro Asíns, Michel Amandry et Andrew Burnett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Survey of Numismatic Research 1996-2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, International Numismatic Commission, pp.113-132, 2003, Publications de l'Association internationale des numismates professionnels</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pixodarus Hoard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew R. Meadows et Ute Wartenberg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coin hoards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume IX Greek hoards, Royal Numismatic Society, London, p. 159-243; pl. 21-41, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hecatomnus Hoard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew R. Meadows et Ute Wartenberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coin Hoards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume IX Greek hoards, Royal Numismatic Society, London, p. 95-158; pl. 6-20, 2002, Royal Numismatic Society special publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Debord; Ender Varinlioğlu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les hautes terres de Carie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-79, 2002, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01995056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Early Coinage of Kaunos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Ashton et Silvia Hurter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Greek Numismatics in Memory of Martin Jessop Price</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 197-223, pl. 47-50, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803369v1</w:t>
-              </w:r>
-[...3203 lines deleted...]
-                <w:t xml:space="preserve">halshs-01995080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La numismatique à Ausonius : monnaies, histoire et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 ans d'Ausonius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Pessac (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7443,1404 +7688,1404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies, vol. 11 (2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riet van Bremen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Stauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, pp.238, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05466719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies, vol. 10 (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Adak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riet van Bremen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Stauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, pp.266, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04829940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies, vol. 9 (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Adak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riet van Bremen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04829940v1</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Corsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Stauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, pp.197, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies, vol. 8 (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Adak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04386467v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Riet van Bremen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Stauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04386468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies, vol. 7 (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Adak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riet van Bremen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Stauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03472354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies, vol. 6 (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Stauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Takmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03472341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies, vol. 5 (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Stauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Takmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02443102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies, vol. 4 (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Stauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Takmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01993985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies, vol. 3 (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Adak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Stauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Takmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01993993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies, vol. 2 (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Adak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Stauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Takmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01993997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies, vol. 1 (2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Adak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Stauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Takmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01993976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8850,91 +9095,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoenix ve Kasara 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asil Yaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilayda Alikaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8953,974 +9198,974 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th International Symposium of Excavations, Surveys and Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kültür Varlıkları ve Müzeler Genel Müdürlüğü, May 2024, Nevsehir, Turkey. pp.117-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Zeynep Çizmeli-Ögün</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuity and Rupture in the Early Hellenistic Coinage of Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karia from the Late 4th Century BCE to the Imperial Period: New data, New Finds, New Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, O. Henry; J. Steinhauer; N. Carless Unwin, Sep 2024, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polycrates of Samos and His Gilded Coins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Congress on the History of Money and Numismatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, O. Tekin, Apr 2024, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fieldwork at Phoenix 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asil Yaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilayda Alikaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilara Takı</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karia from the Late 4th Century BCE to the Imperial Period: New data, New Finds, New Approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, O. Henry; J. Steinhauer; N. Carless Unwin, Sep 2024, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">43rd International Symposium of Excavations, Surveys and Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Ankara, Turkey. pp.185-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Koray Konuk</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numismatic Studies about Coins Found in Excavations in Anatolia: In Search of Solutions with Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Çizmeli-Ögün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Congress on the History of Money and Numismatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, O. Tekin, Apr 2024, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excavation coins of Turkey Online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Çizmeli-Ögün</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Symposium of Excavations, Surveys and Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Ankara, Turkey. pp.185-198</w:t>
+              <w:t xml:space="preserve">Hackathon Excavation Coins Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, T. Faucher; Ecole Française d'Athènes, Jun 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoenix Antik Kenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43rd International Symposium on Excavation Research and Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ankara Hacı Bayram Veli University; General Directorate of Cultural Heritage and Museums, Ankara, Oct 2023, Ankara, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coinage in the Athenian Empire: an Entangled Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International symposium: The New Athenian Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Lazar; M. Loy; E. Discroll, Jun 2023, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExCA: Excavation Coins from Anatolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Çizmeli-Ögün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium: 10th ECFN-Nomisma.org &amp; 2nd BulgNR conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sofia (St. Kliment Ohridski University), Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chouettes en Asie Mineure: quelques pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomisma. La circulation monétaire dans le monde grec antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Athènes, Grèce. pp.53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ptolemaic Coins in the Bodrum Museum of Underwater Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Salmakis Inscription and Hellenistic Halikarnassos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Bodrum, Turkey. pp.204-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coin Minting Scene on an Attic Ceramic Fragment of c. 480 BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth International Numismatic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Madrid, Spain. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments et influences achéménides dans le monnayage de la Carie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanismes et innovations monétaires dans l’Anatolie achéménide, numismatique et histoire. Actes de la table ronde internationale d’Istanbul 22-23 mai 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Istanbul, Turquie. p. 171-183, pl. 29-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9930,51 +10175,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoenix: Yeni nesil arkeoloji : &amp;quot;İklim krizlerine yerelde üretilmiş çözümlere dair fikrimiz var</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asil Yaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9983,73 +10228,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoenix (Marmaris, Taşlıca) projesi - 2022 yılı araştırmaları - Asil Yaman, Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asil Yaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10058,51 +10303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10112,430 +10357,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">War Tokens for Silver? Quantifying the Early Bronze Issues of Ionia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantifying monetary supplies in Greco-Roman times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Rome, Italy. 19, Edipuglia, pp.151-161, 2011, Pragmateia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Payment of the Ekklesiastikon at Iasos in Light of New Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hellenistic Karia : Proceedings of the First International Conference on Hellenistic Karia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Oxford, United Kingdom. 28, Ausonius Editions, pp.59-68, 2010, Études - Ausonius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IBISA: Image-Based Identification / Search for Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bechtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th International conference on Virtual Reality, Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, St Julians, Malta. The Eurographics association, pp.57-60, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Electrum Coinage of Samos in Light of New Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neue Forschungen zu Ionien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Münster, Germany. 54, pp.43-56, 2005, Asia Minor Studien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur le monnayage des satrapes hécatomnides de Carie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th International Congress of Numismatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Bruxelles, Belgique. p. 237-242, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10545,174 +10790,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions au catalogue d'exposition Au temps d’Hippocrate. Médecine et société en Grèce antique, Musée Royal de Mariemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01995128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Magno. Storia e Mito. Palazzo Ruspoli, Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alessandro Magno. Storia e Mito. Palazzo Ruspoli, Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01995415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10859,51 +11104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asil Yaman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Konuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilayda Alikaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Yilmazt&#252;rk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;layda Alikaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumeysa &#199;akan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Y&#305;lmazt&#252;rk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386507v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Descat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Wartenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Alfen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Gitler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fischer-Bossert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#287;uz Tekin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliye Erol-&#214;zdizbay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Arslan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan &#214;zbil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.144891" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerschner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Goren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Tal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ashton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536814v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994665v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Do&#287;an" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826733v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Dama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;nire Rumeysa &#199;akan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Ye&#351;il" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36991/PHILIA.202310" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495662v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387921v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuzer Kizil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.644" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nmez Alemdar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capdetrey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.463" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.391" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785771v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995139v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536767v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bresson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994687v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995111v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995091v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995839v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Adak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corsten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riet van Bremen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Stauner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829940v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472354v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Takmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993997v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep &#199;izmeli-&#214;g&#252;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826601v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Tak&#305;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04819739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04819729v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536859v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803189v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04829835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803366v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536848v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536882v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406284v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803377v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asil Yaman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Konuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilayda Alikaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Yilmazt&#252;rk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386507v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;layda Alikaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumeysa &#199;akan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Y&#305;lmazt&#252;rk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Dama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Do&#287;an" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826733v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;nire Rumeysa &#199;akan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Ye&#351;il" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36991/PHILIA.202310" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuzer Kizil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nmez Alemdar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capdetrey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Descat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.463" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bresson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066881v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Wartenberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Alfen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Gitler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fischer-Bossert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#287;uz Tekin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliye Erol-&#214;zdizbay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Arslan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan &#214;zbil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.144891" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496213v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerschner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Goren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Tal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ashton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536836v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536899v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802745v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803344v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Adak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corsten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riet van Bremen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Stauner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829940v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386467v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472354v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Takmer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Tak&#305;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep &#199;izmeli-&#214;g&#252;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04819739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04819729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803189v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04829835v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386710v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406284v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803377v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>