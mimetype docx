--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -2336,165 +2336,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01993319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anadolu'nun ilk Sikkeleri [Les premières monnaies de l'Anatolie]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toplumsal Tarih</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 277, pp.40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01993406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A New Lycian Coin Type from Pinara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philia, International Journal of Ancient Mediterranean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01741087v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01993406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurômos : rapport préliminaire sur les travaux réalisés en 2016</w:t>
               </w:r>
@@ -3031,165 +3031,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Lost Languages of Anatolia through Coins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actual Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.122-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01993420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sikkelerin Isığında Anadolu'nun Kayıp Dilleri [Les langues mortes d’Anatolie à travers les monnaies]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aktüel Arkeoloji</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36, pp.124-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536767v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01993420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices épigraphiques n° 372, 1426, 1432, 1454, 1465, 1484, 1490-1492, 1495-1496, 1523</w:t>
               </w:r>
@@ -6687,173 +6687,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hyssaldomos, Dynast of Mylasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koray Konuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ralph Einicke, Stephan Lehmann, Henryk Löhr, Gundula Mehnert, Andreas Mehnert, Anja Slawisch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zurück zum Gegenstand. Festschrift für Andreas E. Furtwängler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Beier &amp; Beran, pp.145-152, 2009, Schriften des Zentrums für Archäologie und Kulturgeschichte des Schwarzmeerraumes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kasolaba, A New Mint in Karia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koray Konuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stella Drougou et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KEPMATIA ΦΙΛΙΑΣ. Τιμητικός Τόμος για τον Ιωάννη Τουράτσογλου</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-183, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536901v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01536899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erbbina in Caria?</w:t>
               </w:r>
@@ -11104,51 +11104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asil Yaman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Konuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilayda Alikaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Yilmazt&#252;rk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386507v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;layda Alikaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumeysa &#199;akan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Y&#305;lmazt&#252;rk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Dama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Do&#287;an" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826733v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;nire Rumeysa &#199;akan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Ye&#351;il" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36991/PHILIA.202310" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuzer Kizil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nmez Alemdar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capdetrey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Descat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.463" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bresson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066881v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Wartenberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Alfen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Gitler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fischer-Bossert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#287;uz Tekin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliye Erol-&#214;zdizbay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Arslan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan &#214;zbil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.144891" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496213v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerschner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Goren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Tal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ashton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536836v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536899v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802745v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803344v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Adak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corsten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riet van Bremen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Stauner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829940v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386467v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472354v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Takmer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Tak&#305;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep &#199;izmeli-&#214;g&#252;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04819739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04819729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803189v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04829835v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386710v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406284v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803377v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asil Yaman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Konuk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilayda Alikaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Yilmazt&#252;rk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386507v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;layda Alikaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumeysa &#199;akan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Y&#305;lmazt&#252;rk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Dama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Do&#287;an" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826733v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;nire Rumeysa &#199;akan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Ye&#351;il" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36991/PHILIA.202310" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuzer Kizil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nmez Alemdar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capdetrey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Descat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.463" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bresson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066881v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Wartenberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Alfen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Gitler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fischer-Bossert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993334v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#287;uz Tekin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliye Erol-&#214;zdizbay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melih Arslan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan &#214;zbil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.144891" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496213v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerschner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Goren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Tal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ashton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536836v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536899v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536901v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802745v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803344v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Adak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corsten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riet van Bremen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Stauner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829940v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386467v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472354v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Takmer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Tak&#305;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep &#199;izmeli-&#214;g&#252;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04819739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04819729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803189v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04829835v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386710v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406284v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803377v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>