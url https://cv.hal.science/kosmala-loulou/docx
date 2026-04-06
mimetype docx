--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -731,209 +731,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Study of How Pronunciation-Induced Communication Breakdowns are Managed During Tandem Interactions</w:t>
+                <w:t xml:space="preserve">Exploring the status of filled pauses as pragmatic markers: the role ofd gaze and gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18778/1731-7533.21.3.05⟩</w:t>
+              <w:t xml:space="preserve">Pragmatics and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.272 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/pc.21020.kos⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367366v1</w:t>
+                <w:t xml:space="preserve">hal-04071933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the status of filled pauses as pragmatic markers: the role ofd gaze and gesture</w:t>
+                <w:t xml:space="preserve">A Multimodal Study of How Pronunciation-Induced Communication Breakdowns are Managed During Tandem Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pragmatics and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (2), pp.272 - 296. </w:t>
+              <w:t xml:space="preserve">Research in Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.291-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/pc.21020.kos⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18778/1731-7533.21.3.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071933v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an inclusive system for the annotation of (dis)fluency in typical and atypical speech</w:t>
               </w:r>
@@ -2434,51 +2434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 45th Annual Meeting of the German Linguistic Society (DGfS) – Creativity and routine in linguistic feedback</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2516,51 +2516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-constructed and multifunctional feedback in face-to-face tandem interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2952,51 +2952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the ‘let it pass’ strategy will not do: A multimodal study of how pronunciation-induced communication breakdowns are managed during NS- NNS tandem conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,51 +4577,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="839910E8"/>
+    <w:nsid w:val="CB435B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4808,51 +4808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kosmala-loulou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9604-3296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261614916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v9i1.147722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Crible" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10060117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147hu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bellifemine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2024-0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679486v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.223.0097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1731-7533.21.3.05" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.21020.kos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2126330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.03" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmbs.15676" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309211010862" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3567" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renia Lopez-Ozieblo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/DiSS.2025-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04990893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/LW.2024-10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauliina Peltonen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#246;tz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Lintunen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/DiSS.2023-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vigneron-Bosbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Betz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgenstern Aliyah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrefils L&#233;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/ais.11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131961v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thurel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Masuga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.748" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012287v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kosmala-loulou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9604-3296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261614916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v9i1.147722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Crible" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10060117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147hu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bellifemine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2024-0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679486v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.223.0097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.21020.kos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1731-7533.21.3.05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2126330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.03" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmbs.15676" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309211010862" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3567" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renia Lopez-Ozieblo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/DiSS.2025-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04990893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/LW.2024-10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauliina Peltonen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#246;tz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Lintunen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/DiSS.2023-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vigneron-Bosbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Betz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgenstern Aliyah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrefils L&#233;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/ais.11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131961v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thurel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Masuga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.748" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012287v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>