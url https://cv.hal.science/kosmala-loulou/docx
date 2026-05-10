--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -731,209 +731,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the status of filled pauses as pragmatic markers: the role ofd gaze and gesture</w:t>
+                <w:t xml:space="preserve">A Multimodal Study of How Pronunciation-Induced Communication Breakdowns are Managed During Tandem Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pragmatics and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/pc.21020.kos⟩</w:t>
+              <w:t xml:space="preserve">Research in Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.291-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18778/1731-7533.21.3.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071933v1</w:t>
+                <w:t xml:space="preserve">hal-04367366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimodal Study of How Pronunciation-Induced Communication Breakdowns are Managed During Tandem Interactions</w:t>
+                <w:t xml:space="preserve">Exploring the status of filled pauses as pragmatic markers: the role ofd gaze and gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (3), pp.291-312. </w:t>
+              <w:t xml:space="preserve">Pragmatics and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.272 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18778/1731-7533.21.3.05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/pc.21020.kos⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367366v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an inclusive system for the annotation of (dis)fluency in typical and atypical speech</w:t>
               </w:r>
@@ -1108,196 +1108,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the specificities of L1 and L2 (dis)fluencies and the interactional multimodal strategies of L2 speakers in tandem interactions</w:t>
+                <w:t xml:space="preserve">The dual status of filled pauses: Evidence from genre, proficiency and co-occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Crible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Monolingual and Bilingual Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1558/jmbs.15676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00238309211010862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849408v1</w:t>
+                <w:t xml:space="preserve">halshs-03225622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual status of filled pauses: Evidence from genre, proficiency and co-occurrence</w:t>
+                <w:t xml:space="preserve">On the specificities of L1 and L2 (dis)fluencies and the interactional multimodal strategies of L2 speakers in tandem interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Crible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Monolingual and Bilingual Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00238309211010862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1558/jmbs.15676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03225622v1</w:t>
+                <w:t xml:space="preserve">hal-03849408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Dis)fluencies and their contribution to the co- construction of meaning in native and non-native tandem interactions of French and English</w:t>
               </w:r>
@@ -2402,217 +2402,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of multimodal feedback in two tandem learning dyads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-constructed and multifunctional feedback in face-to-face tandem interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 45th Annual Meeting of the German Linguistic Society (DGfS) – Creativity and routine in linguistic feedback</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">The 18th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335555v1</w:t>
+                <w:t xml:space="preserve">hal-04335530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-constructed and multifunctional feedback in face-to-face tandem interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A case study of multimodal feedback in two tandem learning dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loulou Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Horgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Scheuer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loulou Kosmala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">The 45th Annual Meeting of the German Linguistic Society (DGfS) – Creativity and routine in linguistic feedback</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335530v1</w:t>
+                <w:t xml:space="preserve">hal-04335555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation directe et indirecte d’enfants sourds et entendants aux interactions lors de dîners familiaux</w:t>
               </w:r>
@@ -2864,204 +2864,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct reported speech and reenactments in French multimodal interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When the ‘let it pass’ strategy will not do: A multimodal study of how pronunciation-induced communication breakdowns are managed during NS- NNS tandem conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Horgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Cross-disciplinary perspectives on quoting and speech reporting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe De Brabanter; Guillaume Guitang, Oct 2022, Brussel, Belgium</w:t>
+              <w:t xml:space="preserve">15th International Conference on native and non-native accents of English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lodz (POLAND), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335763v1</w:t>
+                <w:t xml:space="preserve">hal-04335741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the ‘let it pass’ strategy will not do: A multimodal study of how pronunciation-induced communication breakdowns are managed during NS- NNS tandem conversations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct reported speech and reenactments in French multimodal interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulou Kosmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on native and non-native accents of English</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Lodz (POLAND), Poland</w:t>
+              <w:t xml:space="preserve">Workshop: Cross-disciplinary perspectives on quoting and speech reporting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe De Brabanter; Guillaume Guitang, Oct 2022, Brussel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335741v1</w:t>
+                <w:t xml:space="preserve">hal-04335763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the distribution of clicks and inbreaths in class presentations and spontaneous conversations: blending vocal and kinetic activities</w:t>
               </w:r>
@@ -4577,51 +4577,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB435B46"/>
+    <w:nsid w:val="70816075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4808,51 +4808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kosmala-loulou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9604-3296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261614916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v9i1.147722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Crible" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10060117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147hu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bellifemine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2024-0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679486v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.223.0097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.21020.kos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1731-7533.21.3.05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2126330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.03" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmbs.15676" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309211010862" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3567" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renia Lopez-Ozieblo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/DiSS.2025-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04990893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/LW.2024-10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauliina Peltonen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#246;tz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Lintunen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/DiSS.2023-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vigneron-Bosbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Betz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgenstern Aliyah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrefils L&#233;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/ais.11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131961v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thurel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Masuga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.748" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012287v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kosmala-loulou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9604-3296" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261614916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v9i1.147722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Crible" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10060117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147hu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628014v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Bellifemine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mc-2024-0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679486v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.223.0097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1731-7533.21.3.05" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pc.21020.kos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2022.2126330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbphil.2022.2.03" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309211010862" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmbs.15676" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3567" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renia Lopez-Ozieblo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/DiSS.2025-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04990893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/LW.2024-10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauliina Peltonen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra G&#246;tz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Lintunen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/DiSS.2023-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vigneron-Bosbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04060763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335741v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Betz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgenstern Aliyah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrefils L&#233;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/ais.11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ais.11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131961v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thurel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Masuga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.748" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012287v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>